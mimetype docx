--- v1 (2026-07-18)
+++ v2 (2026-10-17)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C8773F1" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -1255,77 +1251,77 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00260195" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FA08A67" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Remarques de l’organisme de contrôle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00260195" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DF30326" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6144C3CA" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -7676,51 +7672,50 @@
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
       <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>paramètres de réglage de la machine Mi ainsi que les écarts admissibles en fonction des aciers utilisés Ai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4318A61E" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC759AD" w14:textId="21CF976E" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidSect="002B5E93">
-          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="7"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C0C413C" w14:textId="1D2F5731" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="765C8032" w14:textId="3B5FF5BF" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="00B31F92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
@@ -7766,51 +7761,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8973" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004371B8" w:rsidRPr="00D437AD" w14:paraId="10C2DFF1" w14:textId="77777777" w:rsidTr="004371B8">
+      <w:tr w:rsidR="004371B8" w:rsidRPr="00260195" w14:paraId="10C2DFF1" w14:textId="77777777" w:rsidTr="004371B8">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="387CB51B" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine </w:t>
@@ -8497,51 +8492,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2586"/>
         <w:gridCol w:w="2586"/>
         <w:gridCol w:w="4169"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="3945523A" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="3945523A" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:trHeight w:val="1534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6488BEB2" w14:textId="48E25DAB" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8604,51 +8599,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Coordonnées du façonnier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="183B62AD" w14:textId="45A93044" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom et prénom du soudeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="1C9927E8" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="1C9927E8" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33704A92" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Méthode de soudage (+ soudure) et éventuellement catégorie (1 ou 2</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D437AD">
@@ -8666,51 +8661,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D7A44CA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75E99229" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="413A0584" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="413A0584" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A9CB03F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Sorte d'aciers pour béton qui doivent être soudés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C0897E1" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
@@ -8720,51 +8715,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67D48946" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="282226DF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="71A825C3" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="71A825C3" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F25DE3" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Programme des essais effectués pour l'agrément et date de ceux-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D437AD">
@@ -8782,51 +8777,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12A250A9" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1208AB81" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="28A743EA" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="28A743EA" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ABDA8FE" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Description de la dernière soudure </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D437AD">
@@ -8844,51 +8839,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="437D1985" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3908FB8E" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="1755A3DF" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="1755A3DF" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E52CDE" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Statut de réception par type (initial, périodique, révision)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B2238BA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
@@ -8898,51 +8893,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="537B97A6" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79F717B6" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="5DE082FC" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="5DE082FC" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7C5423" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Date à laquelle les soudures ont été </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D437AD">
@@ -8960,51 +8955,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08EC8FD1" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BB4B068" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="3D4A9B4D" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="3D4A9B4D" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090DEB78" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Date à laquelle les soudures ont </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D437AD">
@@ -9036,51 +9031,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E3535E9" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="760F1FF9" w14:textId="6BC96EC1" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="2AF7847A" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="2AF7847A" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7234BEF3" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résultats des essais (inclus le suivi si les résultats ne sont pas satisfaisants)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7566BACF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
@@ -9090,51 +9085,51 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61EB8481" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C8E5248" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="63D30073" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00260195" w14:paraId="63D30073" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74A1FA95" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Date à laquelle la qualification a été </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D437AD">
@@ -9606,51 +9601,50 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DF0DA3" w14:textId="77777777" w:rsidR="00576C33" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="004F57D9">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00576C33" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
-          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178B215C" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -12567,51 +12561,50 @@
     <w:p w14:paraId="2095D821" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(*) les cases laissées vides représentent des assemblages qui ne sont pas soudés par points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08290012" w14:textId="6135AFE2" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="007868A6">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
-          <w:headerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03639D19" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="811"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DEC2ED3" w14:textId="2BA8BCE6" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00B31F92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
@@ -15027,51 +15020,51 @@
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="6A643F12" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00260195" w14:paraId="6A643F12" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B2367EE" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° de Contrôle</w:t>
             </w:r>
@@ -15248,51 +15241,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B93647" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Observations (éventuellement fiche de non-conformité)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="30A09181" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00260195" w14:paraId="30A09181" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D48A5B" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ECC7F5A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -15379,51 +15372,51 @@
           </w:tcPr>
           <w:p w14:paraId="798DD591" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51471FEC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="5A777E02" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00260195" w14:paraId="5A777E02" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AFAC381" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="212AE3D6" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -15510,51 +15503,51 @@
           </w:tcPr>
           <w:p w14:paraId="73899102" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8CDFED" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="6312FA05" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00260195" w14:paraId="6312FA05" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3529F6C2" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25EC36C3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -15641,51 +15634,51 @@
           </w:tcPr>
           <w:p w14:paraId="083531EC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC8D7FD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B26E4" w:rsidRPr="00D437AD" w14:paraId="3B3A6E9A" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="008B26E4" w:rsidRPr="00260195" w14:paraId="3B3A6E9A" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DBE7686" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ED5A7F4" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -16815,51 +16808,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom du client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AB5A801" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="15F82CE0" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00260195" w14:paraId="15F82CE0" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35747E3E" w14:textId="1E5EDF17" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° du bon de livraison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17001,77 +16994,77 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="30FE3500" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00260195" w14:paraId="30FE3500" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="599B2C45" w14:textId="08D37D8C" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Hlk175232595"/>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Description de la non-conformité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="00C32BF6" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00260195" w14:paraId="00C32BF6" w14:textId="77777777" w:rsidTr="007B510F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="234403FD" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0359C33A" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25A33208" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
@@ -17179,88 +17172,88 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="53905487" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00260195" w14:paraId="53905487" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A2A4B1C" w14:textId="5371DB6B" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom de la personne habilité</w:t>
             </w:r>
             <w:r w:rsidR="00AB3C9D" w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> à juger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="5AFA9902" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00260195" w14:paraId="5AFA9902" w14:textId="77777777" w:rsidTr="007B510F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63079356" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34AC3158" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CEDD469" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
@@ -17398,64 +17391,64 @@
     </w:p>
     <w:p w14:paraId="36BC5DB9" w14:textId="4F8441D7" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="00954E35" w:rsidP="008B26E4">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D24FBBC" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
+    <w:p w14:paraId="15A21FC7" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRPr="008F0642" w:rsidRDefault="00F6314C" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDA65B1" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="07A9CB65" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRDefault="00F6314C" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EBF0561" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
+    <w:p w14:paraId="6AF81AB8" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRPr="008F0642" w:rsidRDefault="00F6314C" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513E0AB7" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="4B26068B" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRDefault="00F6314C" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -17605,350 +17598,90 @@
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16AF8EEF" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
+    <w:p w14:paraId="00935813" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRPr="008F0642" w:rsidRDefault="00F6314C" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680B2E01" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="2FA68FC5" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRDefault="00F6314C" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25E804CC" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
+    <w:p w14:paraId="527C04EA" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRPr="008F0642" w:rsidRDefault="00F6314C" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510CD4EF" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="7AD57476" w14:textId="77777777" w:rsidR="00F6314C" w:rsidRDefault="00F6314C" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE45C9C" w14:textId="5E4B4108" w:rsidR="00EF59D1" w:rsidRDefault="007721B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Logo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="62C1B92B" w14:textId="2954CBC1" w:rsidR="00EF59D1" w:rsidRDefault="000F40D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>façonnier</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
-    <w:pPr>
-[...256 lines deleted...]
-  <w:p w14:paraId="77247A9C" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F83D86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0813001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -28100,50 +27833,53 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -28623,50 +28359,51 @@
     <w:rsid w:val="00153448"/>
     <w:rsid w:val="00153D7C"/>
     <w:rsid w:val="00166A46"/>
     <w:rsid w:val="001720CB"/>
     <w:rsid w:val="00172188"/>
     <w:rsid w:val="001721C6"/>
     <w:rsid w:val="00183019"/>
     <w:rsid w:val="00184F0D"/>
     <w:rsid w:val="00197E10"/>
     <w:rsid w:val="001A02B4"/>
     <w:rsid w:val="001A0C38"/>
     <w:rsid w:val="001B1428"/>
     <w:rsid w:val="001B1F74"/>
     <w:rsid w:val="001B44C1"/>
     <w:rsid w:val="001E076B"/>
     <w:rsid w:val="001E6EFD"/>
     <w:rsid w:val="001F3431"/>
     <w:rsid w:val="001F3C67"/>
     <w:rsid w:val="00202FC3"/>
     <w:rsid w:val="00204436"/>
     <w:rsid w:val="00206327"/>
     <w:rsid w:val="0021129A"/>
     <w:rsid w:val="0022539F"/>
     <w:rsid w:val="00226193"/>
     <w:rsid w:val="00257B67"/>
+    <w:rsid w:val="00260195"/>
     <w:rsid w:val="0026072C"/>
     <w:rsid w:val="0026242D"/>
     <w:rsid w:val="00265CC5"/>
     <w:rsid w:val="002712B7"/>
     <w:rsid w:val="00272293"/>
     <w:rsid w:val="0027575D"/>
     <w:rsid w:val="00276BBE"/>
     <w:rsid w:val="00281BF6"/>
     <w:rsid w:val="002913F0"/>
     <w:rsid w:val="002926AA"/>
     <w:rsid w:val="002A3A72"/>
     <w:rsid w:val="002A638E"/>
     <w:rsid w:val="002B294D"/>
     <w:rsid w:val="002B5E93"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D28EC"/>
     <w:rsid w:val="002D30D5"/>
     <w:rsid w:val="002E4517"/>
     <w:rsid w:val="002F301E"/>
     <w:rsid w:val="00301A8D"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="0034761E"/>
     <w:rsid w:val="00350483"/>
     <w:rsid w:val="0035301A"/>
     <w:rsid w:val="00353C0A"/>
@@ -28714,50 +28451,51 @@
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="00576C33"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
     <w:rsid w:val="005C00E2"/>
     <w:rsid w:val="005C0F3A"/>
     <w:rsid w:val="005C4698"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00600035"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
+    <w:rsid w:val="00624BA1"/>
     <w:rsid w:val="00625A5C"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00644CC3"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00763D49"/>
@@ -28918,50 +28656,51 @@
     <w:rsid w:val="00E27281"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33E23"/>
     <w:rsid w:val="00E36F17"/>
     <w:rsid w:val="00E372A5"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E60B81"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E857A3"/>
     <w:rsid w:val="00E915AC"/>
     <w:rsid w:val="00EE657C"/>
     <w:rsid w:val="00EE71AF"/>
     <w:rsid w:val="00EF3101"/>
     <w:rsid w:val="00EF3745"/>
     <w:rsid w:val="00EF59D1"/>
     <w:rsid w:val="00F02439"/>
     <w:rsid w:val="00F24359"/>
     <w:rsid w:val="00F26082"/>
     <w:rsid w:val="00F269ED"/>
     <w:rsid w:val="00F336DF"/>
     <w:rsid w:val="00F33FE2"/>
     <w:rsid w:val="00F41AC0"/>
     <w:rsid w:val="00F45075"/>
     <w:rsid w:val="00F47FDE"/>
     <w:rsid w:val="00F5626A"/>
+    <w:rsid w:val="00F6314C"/>
     <w:rsid w:val="00F7371E"/>
     <w:rsid w:val="00F85A32"/>
     <w:rsid w:val="00F94CCA"/>
     <w:rsid w:val="00FC494A"/>
     <w:rsid w:val="00FF6149"/>
     <w:rsid w:val="13E3AB7F"/>
     <w:rsid w:val="14481C42"/>
     <w:rsid w:val="14A534B3"/>
     <w:rsid w:val="20EA05EF"/>
     <w:rsid w:val="34A5FF20"/>
     <w:rsid w:val="3DCD71EA"/>
     <w:rsid w:val="3F60FE0D"/>
     <w:rsid w:val="47AF929A"/>
     <w:rsid w:val="4D2C45AD"/>
     <w:rsid w:val="50E4BAD6"/>
     <w:rsid w:val="5726328B"/>
     <w:rsid w:val="5F181C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -34661,63 +34400,51 @@
       <w:color w:val="076293"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B950A4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF0000"/>
       </a:accent1>
@@ -34980,59 +34707,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Frans (Frankrijk)</Language>
+    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a7adf8a83c88a2c48dc03c009110d25d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87fdbe548244f1781531013960508ee9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -35305,114 +35043,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
+    <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C6AF25-61AA-47B4-AF8B-6D03F98D74FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
   <Words>2217</Words>
   <Characters>12639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>