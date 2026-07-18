--- v0 (2025-10-14)
+++ v1 (2026-07-18)
@@ -12,12857 +12,17535 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C8773F1" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="001E6EFD" w:rsidRDefault="0010068B" w:rsidP="001E6EFD">
+    <w:p w14:paraId="7C8773F1" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA5CBEC" w14:textId="43DFD1FB" w:rsidR="00095082" w:rsidRPr="00E60B81" w:rsidRDefault="004B267F" w:rsidP="0010068B">
+    <w:p w14:paraId="0FA5CBEC" w14:textId="43DFD1FB" w:rsidR="00095082" w:rsidRPr="00D437AD" w:rsidRDefault="004B267F" w:rsidP="0010068B">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Dossier technique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F90108" w14:textId="769EE0BD" w:rsidR="00095082" w:rsidRPr="003821FA" w:rsidRDefault="00797150" w:rsidP="00AC3153">
+    <w:p w14:paraId="07F90108" w14:textId="769EE0BD" w:rsidR="00095082" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>FAÇONNAGE DES ACIERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08707364" w14:textId="7C903F12" w:rsidR="00AB429B" w:rsidRPr="00095082" w:rsidRDefault="00B9631D" w:rsidP="00D632B0">
+    <w:p w14:paraId="08707364" w14:textId="7C903F12" w:rsidR="00AB429B" w:rsidRPr="00D437AD" w:rsidRDefault="00B9631D" w:rsidP="00D632B0">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>conformement au</w:t>
       </w:r>
-      <w:r w:rsidR="00095082" w:rsidRPr="003821FA">
-        <w:t xml:space="preserve"> reglement d’application</w:t>
+      <w:r w:rsidR="00095082" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reglement d’application TRA </w:t>
       </w:r>
-      <w:r w:rsidR="00095082" w:rsidRPr="00B9631D">
-[...2 lines deleted...]
-      <w:r w:rsidR="004A2EC2">
+      <w:r w:rsidR="004A2EC2" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00797150">
+      <w:r w:rsidR="00797150" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>00</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable1Light-Accent5"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1224"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="225"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="1743"/>
         <w:gridCol w:w="2093"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00054041" w:rsidRPr="00131F50" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00054041" w:rsidRPr="00D437AD" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0829256A" w14:textId="70E4850A" w:rsidR="00054041" w:rsidRPr="00B53378" w:rsidRDefault="00797150" w:rsidP="003821FA">
+          <w:p w14:paraId="0829256A" w14:textId="70E4850A" w:rsidR="00054041" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Façonnier</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="007F6A20" w:rsidRDefault="00054041" w:rsidP="003821FA">
+          <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="00D437AD" w:rsidRDefault="00054041" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797150" w:rsidRPr="00131F50" w14:paraId="5BDFB72F" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00797150" w:rsidRPr="00D437AD" w14:paraId="5BDFB72F" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4A5063" w14:textId="53FEB8A1" w:rsidR="00797150" w:rsidRPr="007F6A20" w:rsidRDefault="00797150" w:rsidP="003821FA">
+          <w:p w14:paraId="3F4A5063" w14:textId="53FEB8A1" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redressage </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
                 <w:id w:val="58919522"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20FAC19B" w14:textId="13C7DC28" w:rsidR="00797150" w:rsidRPr="007F6A20" w:rsidRDefault="00797150" w:rsidP="003821FA">
+          <w:p w14:paraId="20FAC19B" w14:textId="13C7DC28" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Coupe à longueur </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
                 <w:id w:val="-2042585351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2793" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE21067" w14:textId="201CC1ED" w:rsidR="00797150" w:rsidRPr="007F6A20" w:rsidRDefault="00797150" w:rsidP="003821FA">
+          <w:p w14:paraId="4EE21067" w14:textId="201CC1ED" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pliage </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
                 <w:id w:val="-1688123814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37087E3D" w14:textId="76A7DAAD" w:rsidR="00797150" w:rsidRPr="007F6A20" w:rsidRDefault="00797150" w:rsidP="003821FA">
+          <w:p w14:paraId="37087E3D" w14:textId="76A7DAAD" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soudage </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
                 <w:id w:val="164746263"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D632B0" w:rsidRPr="00B9631D" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50FA636F" w14:textId="344F8586" w:rsidR="00D632B0" w:rsidRPr="00095082" w:rsidRDefault="00D632B0" w:rsidP="003821FA">
+          <w:p w14:paraId="50FA636F" w14:textId="344F8586" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-              <w:t>ite de production</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Site de production</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B19E48" w14:textId="5504AB25" w:rsidR="00D632B0" w:rsidRPr="00095082" w:rsidRDefault="00D632B0" w:rsidP="003821FA">
+          <w:p w14:paraId="60B19E48" w14:textId="5504AB25" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-              <w:t>iège social</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Siège social</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D632B0" w:rsidRPr="004B267F" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8A9B35" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="3C8A9B35" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk173418022"/>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32993D7F" w14:textId="0D1AC834" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="32993D7F" w14:textId="0D1AC834" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA1BEB6" w14:textId="6F32B8AE" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="6EA1BEB6" w14:textId="6F32B8AE" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67214A42" w14:textId="41A5D587" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="67214A42" w14:textId="41A5D587" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D632B0" w:rsidRPr="004B267F" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D632B0" w:rsidRPr="004B267F" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="00D632B0" w:rsidRPr="00AC3153" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
+          <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="234CA3BD" w14:textId="58C20C2C" w:rsidR="00E64CE6" w:rsidRPr="00797150" w:rsidRDefault="00E64CE6" w:rsidP="00D632B0">
+    <w:p w14:paraId="234CA3BD" w14:textId="58C20C2C" w:rsidR="00E64CE6" w:rsidRPr="00D437AD" w:rsidRDefault="00E64CE6" w:rsidP="00D632B0">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1056"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...487 lines deleted...]
-    <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9341"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="2831"/>
+        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="2832"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="004371B8" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="00D437AD" w:rsidRPr="00D437AD" w14:paraId="0157A665" w14:textId="77777777" w:rsidTr="007721B6">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="354"/>
+          <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA08A67" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="003821FA" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="77DF040F" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4489B458" w14:textId="44493AAE" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="000F40D2" w:rsidP="00D437AD">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-              <w:t>Remarques de l’organisme de contrôle</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Façonnier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ABB60D" w14:textId="396A77FB" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Organisme de contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7373DB46" w14:textId="2CAB6329" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>PROCERTUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="004371B8" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="00D437AD" w:rsidRPr="00D437AD" w14:paraId="1A4F41A1" w14:textId="77777777" w:rsidTr="007721B6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF30326" w14:textId="77777777" w:rsidR="00797150" w:rsidRDefault="00797150" w:rsidP="00797150">
-[...31 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="1A9726CB" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19609433" w14:textId="5D0EB316" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00067FF7" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Rédigé</w:t>
+            </w:r>
+            <w:r w:rsidR="00D437AD" w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par le </w:t>
+            </w:r>
+            <w:r w:rsidR="000F40D2">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>façonnier</w:t>
+            </w:r>
+            <w:r w:rsidR="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur modèle PROCERTUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B7F2C5" w14:textId="71D87DD7" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifié     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E93750" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifié     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D437AD" w:rsidRPr="00D437AD" w14:paraId="2049C7FA" w14:textId="77777777" w:rsidTr="007721B6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D95790E" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C99240A" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A51F770" w14:textId="29221C01" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accord    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="558E4626" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accord    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D437AD" w:rsidRPr="00D437AD" w14:paraId="0155F345" w14:textId="77777777" w:rsidTr="007721B6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49897FC9" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8B8F9E" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7CD736" w14:textId="3A0846A9" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF8242D" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C90AA3D" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D437AD" w:rsidRPr="00D437AD" w14:paraId="45B1D0ED" w14:textId="77777777" w:rsidTr="007721B6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BA4023" w14:textId="44A79394" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BDAEDB" w14:textId="6BD56529" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Paraphe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4111598E" w14:textId="7496D246" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Cachet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482E9DEE" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A58137" w14:textId="07119285" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555AF2A5" w14:textId="77777777" w:rsidR="00D437AD" w:rsidRPr="00D437AD" w:rsidRDefault="00D437AD" w:rsidP="00D437AD">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77898D1D" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="003821FA" w:rsidRDefault="003821FA">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00D437AD" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="3ED3651C" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B7520C" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="4FA08A67" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Remarques de l’organisme de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="38051419" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4378AA54" w14:textId="77777777" w:rsidR="00797150" w:rsidRDefault="00797150" w:rsidP="00797150">
+          <w:p w14:paraId="7DF30326" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="0241E3E1" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6144C3CA" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C77275E" w14:textId="77777777" w:rsidR="00797150" w:rsidRDefault="00797150" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA15315" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00D437AD" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EDAB957" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00EF59D1" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2724A008" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="72F77E1A" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
+    <w:p w14:paraId="77898D1D" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00D437AD" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w14:paraId="1DE1E6B0" w14:textId="77777777" w:rsidTr="00CA25FD">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="3ED3651C" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D512AC1" w14:textId="5BEDBB18" w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+          <w:p w14:paraId="27B7520C" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>de PROCERTUS</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk173495566"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Remarques du producteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w14:paraId="3E36E154" w14:textId="77777777" w:rsidTr="00CA25FD">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="38051419" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218D83D5" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+          <w:p w14:paraId="4378AA54" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="31D61F4E" w14:textId="77777777" w:rsidR="00797150" w:rsidRDefault="00797150" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0241E3E1" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D41B71D" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C77275E" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="509D50F0" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00EF59D1" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EDAB957" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="72F77E1A" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00D437AD" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9341" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9341"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF686E" w:rsidRPr="00D437AD" w14:paraId="1DE1E6B0" w14:textId="77777777" w:rsidTr="00CA25FD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D512AC1" w14:textId="5BEDBB18" w:rsidR="00AF686E" w:rsidRPr="00D437AD" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Remarques de PROCERTUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF686E" w:rsidRPr="00D437AD" w14:paraId="3E36E154" w14:textId="77777777" w:rsidTr="00CA25FD">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D83D5" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00D437AD" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31D61F4E" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D41B71D" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509D50F0" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D032938" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRDefault="00AF686E"/>
+    <w:p w14:paraId="6D032938" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00D437AD" w:rsidRDefault="00AF686E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="205825F9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="205825F9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E0E696" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="35E0E696" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Indice de révision</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFAEABA" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="0FFAEABA" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> de la modification</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Objet de la modification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="280B9A11" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="280B9A11" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Page(s) concernée(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6022565D" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="6022565D" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00EF59D1">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Date de la modification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="298C10E4" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w14:paraId="298C10E4" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7095FA13" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="00797150">
+          <w:p w14:paraId="7095FA13" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="70B5826B" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00EF59D1" w:rsidRDefault="00797150" w:rsidP="00797150">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B5826B" w14:textId="77777777" w:rsidR="00797150" w:rsidRPr="00D437AD" w:rsidRDefault="00797150" w:rsidP="00797150">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E592F37" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00EF59D1" w:rsidRDefault="00B9631D" w:rsidP="00AF686E">
+          <w:p w14:paraId="7E592F37" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00D437AD" w:rsidRDefault="00B9631D" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7543FF" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="3E7543FF" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00D437AD" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="720051F1" w14:textId="2506CDE9" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00095082">
+    <w:p w14:paraId="720051F1" w14:textId="2506CDE9" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00D34007" w:rsidP="00095082">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A0AC32" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00D34007">
+    <w:p w14:paraId="78A0AC32" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00D34007" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:sz w:val="36"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B21CF1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="001E6EFD" w:rsidRDefault="00D34007" w:rsidP="00D34007">
+    <w:p w14:paraId="30B21CF1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00D34007" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D331B6" w14:textId="3EAD764A" w:rsidR="00EF59D1" w:rsidRPr="000D7F01" w:rsidRDefault="00EF59D1" w:rsidP="00D34007">
+    <w:p w14:paraId="25D331B6" w14:textId="3EAD764A" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="36"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Déclaration du </w:t>
       </w:r>
-      <w:r w:rsidR="00794D44">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00794D44" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>FA</w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Çonnier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418BEAD2" w14:textId="185F27FA" w:rsidR="00D34007" w:rsidRPr="000D7F01" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
+    <w:p w14:paraId="418BEAD2" w14:textId="185F27FA" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="073FBB82" w14:textId="1E6A9AF6" w:rsidR="00B9631D" w:rsidRPr="00D632B0" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
+    <w:p w14:paraId="073FBB82" w14:textId="1E6A9AF6" w:rsidR="00B9631D" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le dossier technique (DT) ci-joint fait partie intégrante de la convention de la société</w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> citée précédemment,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">d'autorisation d'usage de la marque BENOR pour </w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le façonnage</w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">aciers </w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">conformément au </w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">règlement d’application </w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">TRA </w:t>
       </w:r>
-      <w:r w:rsidR="00794D44" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00794D44" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et au PTV 30</w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">réalisée en son siège de </w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fabrication</w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE66D8" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00D632B0" w:rsidRDefault="00B9631D" w:rsidP="007868A6">
+    <w:p w14:paraId="67CE66D8" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00D437AD" w:rsidRDefault="00B9631D" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le producteur déclare que le contenu du présent dossier technique est entièrement conforme à la situation réelle au siège de fabrication à la date de la signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5756BC50" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00D632B0" w:rsidRDefault="00DC35FA" w:rsidP="007868A6">
+    <w:p w14:paraId="5756BC50" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00D437AD" w:rsidRDefault="00DC35FA" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DDB403E" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00D632B0" w:rsidRDefault="003821FA" w:rsidP="007868A6">
+    <w:p w14:paraId="3DDB403E" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00D437AD" w:rsidRDefault="003821FA" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0385EA4D" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00D632B0" w:rsidRDefault="00DC35FA" w:rsidP="007868A6">
+    <w:p w14:paraId="0385EA4D" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00D437AD" w:rsidRDefault="00DC35FA" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43068691" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D632B0" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
+    <w:p w14:paraId="43068691" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="6480"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C65351A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D632B0" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
+    <w:p w14:paraId="6C65351A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="6480"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B30AC7" w14:textId="5430125C" w:rsidR="00EF59D1" w:rsidRPr="00D632B0" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
+    <w:p w14:paraId="01B30AC7" w14:textId="5430125C" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="6480"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00794D44" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00794D44" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fa</w:t>
       </w:r>
-      <w:r w:rsidR="000D7F01" w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000D7F01" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>çonnier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D632B0">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB13029" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="4CB13029" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE53F4A" w14:textId="533D2D2F" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="5C2B067E" w14:textId="510D48C6" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00B31F92">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B067E" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="001E6EFD" w:rsidRDefault="00D34007" w:rsidP="001E6EFD">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:id w:val="346524098"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="318E43A2" w14:textId="17711E45" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D437AD">
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>Table des matieres</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3417C4E7" w14:textId="0543BA43" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D437AD">
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00D437AD">
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00D437AD">
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc187916394" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Organigramme du façonnier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916394 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0EE9ADA2" w14:textId="19BD7E01" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916395" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>ORGANISMES DE VENTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916395 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="35B6DFEB" w14:textId="643A4FCB" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916396" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Personnel qualité</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916396 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="43B8F976" w14:textId="59FA042A" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916397" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Dossier redressage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916397 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2A46FB76" w14:textId="2218B2F7" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916398" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Aciers a façonner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916398 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="00299E4F" w14:textId="4666C5DE" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916399" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>MACHINE DE REDRESSAGE, DE COUPAGE ET DE PLIAGE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916399 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="57AAF844" w14:textId="4F73AE86" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916400" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Aciers et diamètres façonnés par les machines de coupage pliage et / ou redressage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916400 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5503320E" w14:textId="7D51405D" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916401" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Dossier soudure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916401 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="76A413C8" w14:textId="02E0968E" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916402" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Soudeurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916402 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F97D18D" w14:textId="2D945C44" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916403" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Exemple de fiche soudeur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916403 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4E4EC54B" w14:textId="4E233CAB" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916404" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Exemple de liste de soudeurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916404 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3EF3BB7E" w14:textId="0450F044" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916405" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Machines de soudage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916405 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="276CA42C" w14:textId="38DDAA1E" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916406" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Machines de soudage semi automatiques</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916406 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0DE2E5D5" w14:textId="287C82D8" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916407" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.3.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>MACHINES DE SOUDAGE AUTOMATIQUES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916407 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5497D88C" w14:textId="6AE173BC" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916408" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Soudage par points – Types d’assemblages</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916408 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="605B473A" w14:textId="10FE9248" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916409" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Dossier de contrôle de production</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916409 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="28C86A24" w14:textId="67964EEB" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916410" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Description du type de contrôle périodique de l'acier pour béton façonné (redressé et/ou soudé)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916410 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B9CBA66" w14:textId="0445E074" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916411" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Description du schéma de contrôle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916411 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36A7B44C" w14:textId="1A5DC3C0" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916412" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Organisation et maîtrise du façonnage et contrôle de l'acier pour béton</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916412 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5ABC87E6" w14:textId="39B1F853" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916413" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Formation des soudeurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916413 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0DB6568D" w14:textId="155B29DB" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916414" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Gestion de documents spécifiques</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916414 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="27232A74" w14:textId="6749E624" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916415" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Traitement des aciers pour béton non acceptés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916415 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0B2065B5" w14:textId="0122DB5F" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916416" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Procédure de contrôle de l'acier pour béton façonné (en provenance de centrales de ferraillages non BENOR)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916416 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="74EA81C1" w14:textId="382FA1B4" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916417" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Relevé d'autres assemblages</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916417 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6380C15F" w14:textId="459BFC07" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916418" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Accessoires (hors BENOR)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916418 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D8747E1" w14:textId="47B421FF" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916419" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6.10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Traitements ultérieurs (hors BENOR)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916419 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="29DD71EF" w14:textId="251E6B7C" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916420" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Description des équipements d'essais et de mesures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916420 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2F68A695" w14:textId="02741EFF" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916421" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Description du plan de contrôle concernant les moyens de production</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916421 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5CCB63EA" w14:textId="1F206224" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916422" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Divers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916422 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="01C4F449" w14:textId="5A3F4AFC" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916423" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Exemple de fiche d'exécution de contrôle ponctuel à caractère administratif</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916423 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7BDC33B0" w14:textId="64178C9D" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916424" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Exemple de fiche de contrôle ponctuel à caractère technique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916424 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49B7D65C" w14:textId="67A77FC7" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187916425" w:history="1">
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Exemple de fiche de non-conformité</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187916425 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="39C56B07" w14:textId="2CA755B9" w:rsidR="00B31F92" w:rsidRPr="00D437AD" w:rsidRDefault="00B31F92">
+          <w:pPr>
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D437AD">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="12A4C869" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00D437AD" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ABF5225" w14:textId="3C0D0FFC" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="002B294D">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2EABAF91" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00D437AD" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="439BF38E" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00DC35FA" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
-[...27 lines deleted...]
-    <w:p w14:paraId="519A18EC" w14:textId="75848696" w:rsidR="00EF59D1" w:rsidRPr="00435F48" w:rsidRDefault="00054041" w:rsidP="00DC35FA">
+    <w:p w14:paraId="519A18EC" w14:textId="75848696" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00054041" w:rsidP="00DC35FA">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1292C00D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="001E6EFD" w:rsidRDefault="00D34007" w:rsidP="001E6EFD">
+    <w:p w14:paraId="1292C00D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00D34007" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="638B6CA5" w14:textId="185FCFBF" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00CB123E">
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="638B6CA5" w14:textId="185FCFBF" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc187916394"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Organigramme du </w:t>
       </w:r>
-      <w:r w:rsidR="00625A5C">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00625A5C" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>façonnier</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="00FE2398" w14:textId="45C9B953" w:rsidR="000D7F01" w:rsidRDefault="000D7F01" w:rsidP="007868A6">
+    <w:p w14:paraId="00FE2398" w14:textId="45C9B953" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A521F6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Description tant de l’organisation administrative que technique de la production</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B46486" w14:textId="30815E78" w:rsidR="001E6EFD" w:rsidRDefault="001E6EFD">
+    <w:p w14:paraId="71B46486" w14:textId="30815E78" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E935377" w14:textId="77777777" w:rsidR="00954E35" w:rsidRPr="00435F48" w:rsidRDefault="00954E35" w:rsidP="00954E35">
+    <w:p w14:paraId="5E935377" w14:textId="77777777" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="00954E35" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E11E9BF" w14:textId="13FFFCD6" w:rsidR="001E6EFD" w:rsidRPr="00435F48" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">ORGANISMES DE VENTE </w:t>
+    <w:p w14:paraId="6E11E9BF" w14:textId="13FFFCD6" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc187916395"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ORGANISMES DE VENTE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D3D9BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="76D3D9BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38554C21" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="38554C21" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B565C70" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="3B565C70" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D437AD" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007">
+    <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00D437AD" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AE1425" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="001E6EFD" w:rsidRDefault="000D7F01" w:rsidP="001E6EFD">
+    <w:p w14:paraId="11AE1425" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33711703" w14:textId="6C08338A" w:rsidR="000D7F01" w:rsidRPr="00AC3153" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="33711703" w14:textId="6C08338A" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc187916396"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Personnel qualité</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="148C8F95" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00DC35FA" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="148C8F95" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F6CF129" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="001E6EFD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="6F6CF129" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="subtitleboldDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>RESPONSABLE SERVICE QUALITÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416CAE47" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00EF59D1" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="416CAE47" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D7F01" w14:paraId="1B4EE7C1" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="1B4EE7C1" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0166A15B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="001E6EFD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="0166A15B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5948BF14" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00153D7C" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="5948BF14" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Effectif</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56D743BF" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00153D7C" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="56D743BF" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Suppléant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="56FBCDEA" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="56FBCDEA" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1DAA22" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="3D1DAA22" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00CB123E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3614BE15" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="3614BE15" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CCFC67" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="54CCFC67" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="6668856B" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="6668856B" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15176353" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="15176353" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prénom</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4A2E69" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="3D4A2E69" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E34204" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="61E34204" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="6CBD9ABE" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="6CBD9ABE" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D33E46" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="52D33E46" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fonction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D08EC8F" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="0D08EC8F" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A67D75B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="2A67D75B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54E46A0C" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="54E46A0C" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C52068" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00567F5A" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="59C52068" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00567F5A">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>PERSONNEL DE CONTRÔLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A790BA5" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="7A790BA5" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9353" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="2786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D7F01" w14:paraId="2A1AA571" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="2A1AA571" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C0BF4B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="10C0BF4B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk173420153"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk173420153"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D774795" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00153D7C" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="4D774795" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nom et Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740206D4" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Fonction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740206D4" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00153D7C" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="0CCCDBD8" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Suppléant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="34A85B6E" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="34A85B6E" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B49ADD3" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="5B49ADD3" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349E6653" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="349E6653" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC83C7E" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="3BC83C7E" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC58C69" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="0BC58C69" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="260DE077" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="260DE077" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C86926" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="39C86926" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587696A4" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="587696A4" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587E087D" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="587E087D" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7618875D" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="7618875D" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="1ACD6FB8" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="1ACD6FB8" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D68FB6F" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="7D68FB6F" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F82D918" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="3F82D918" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CF4CA8" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="19CF4CA8" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40BC81D4" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="40BC81D4" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="0DB5DBA7" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="0DB5DBA7" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5643A72E" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="5643A72E" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C717888" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="7C717888" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2829FE08" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="2829FE08" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E033FDC" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="6E033FDC" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7F01" w14:paraId="3373B496" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="000D7F01" w:rsidRPr="00D437AD" w14:paraId="3373B496" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14B84B8B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="14B84B8B" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D36DDF9" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="7D36DDF9" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEE886D" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="3CEE886D" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F497E3" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00CB123E" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
+          <w:p w14:paraId="25F497E3" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
-    <w:p w14:paraId="78E39F27" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="78E39F27" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5D9201" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
+    <w:p w14:paraId="4F5D9201" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F8410B" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRDefault="00D632B0" w:rsidP="000D7F01">
+    <w:p w14:paraId="56F8410B" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="000D7F01">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0C7704" w14:textId="1E2B9901" w:rsidR="00A521F6" w:rsidRPr="00D632B0" w:rsidRDefault="000D7F01" w:rsidP="00A521F6">
+    <w:p w14:paraId="7D0C7704" w14:textId="1E2B9901" w:rsidR="00A521F6" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00A521F6">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D632B0">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">LABORATOIRES EXTERIEURS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B2D789" w14:textId="0BDD2D10" w:rsidR="000D7F01" w:rsidRPr="00D632B0" w:rsidRDefault="000D7F01" w:rsidP="00D632B0">
+    <w:p w14:paraId="62B2D789" w14:textId="0BDD2D10" w:rsidR="000D7F01" w:rsidRPr="00D437AD" w:rsidRDefault="000D7F01" w:rsidP="00D632B0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:spacing w:after="240"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F02439">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Utilisés par le producteur, dans le cadre de son autocontrôle, pour des essais qu’il ne peut effectuer dans son propre laboratoire ou en cas de défaillance de celui-ci</w:t>
       </w:r>
-      <w:r w:rsidR="00D632B0">
+      <w:r w:rsidR="00D632B0" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9318" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4640"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D632B0" w14:paraId="08CBDF4B" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="08CBDF4B" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4640" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02039364" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00153D7C" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
+          <w:p w14:paraId="02039364" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3A1707" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00153D7C" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5E3A1707" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D632B0" w14:paraId="7A79794F" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="7A79794F" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4640" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1042069B" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00CB123E" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
+          <w:p w14:paraId="1042069B" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5004314A" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00CB123E" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5004314A" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D632B0" w14:paraId="58C3E518" w14:textId="77777777" w:rsidTr="00D632B0">
+      <w:tr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w14:paraId="58C3E518" w14:textId="77777777" w:rsidTr="00D632B0">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4640" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212FB8B9" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00CB123E" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
+          <w:p w14:paraId="212FB8B9" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECE4FC6" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00CB123E" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
+          <w:p w14:paraId="3ECE4FC6" w14:textId="77777777" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00D632B0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E38A906" w14:textId="77777777" w:rsidR="000D7F01" w:rsidRDefault="000D7F01" w:rsidP="000D7F01">
-      <w:pPr>
+    <w:p w14:paraId="77035189" w14:textId="66B82B09" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:sectPr w:rsidR="00625A5C" w:rsidSect="00CE794C">
+        <w:sectPr w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidSect="00CE794C">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4372CA" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
+    <w:p w14:paraId="2B4372CA" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="555BE2C3" w14:textId="78E2AE3E" w:rsidR="00625A5C" w:rsidRDefault="00625A5C" w:rsidP="002E4517">
-[...14 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="555BE2C3" w14:textId="78E2AE3E" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc187916397"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Dossier redressage</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="1E404AED" w14:textId="30D3D60F" w:rsidR="0010068B" w:rsidRDefault="00625A5C" w:rsidP="002E4517">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Aciers </w:t>
+    <w:p w14:paraId="1E404AED" w14:textId="30D3D60F" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc187916398"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk173501137"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Aciers a façonner</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="40502687" w14:textId="3C6F08E5" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="40502687" w14:textId="3C6F08E5" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Rappel:</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
         <w:t>- tous les aciers à façonner doivent être BENOR, à l'exception de l'acier BE 220 S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690FC532" w14:textId="00947DAA" w:rsidR="00435F48" w:rsidRPr="00D632B0" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="690FC532" w14:textId="00947DAA" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>- tous les aciers non bénorisables ainsi que tous les accessoires sont renseignés sur le bon de livraison.</w:t>
+        <w:t xml:space="preserve">- tous les aciers non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>bénorisables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi que tous les accessoires sont renseignés sur le bon de livraison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EB0E50" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00435F48" w:rsidRDefault="00625A5C" w:rsidP="00625A5C">
+    <w:p w14:paraId="78EB0E50" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00625A5C">
       <w:pPr>
         <w:pStyle w:val="STANDAARDbold"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11822" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="2212"/>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625A5C" w14:paraId="6F97AC8F" w14:textId="77777777" w:rsidTr="00625A5C">
+      <w:tr w:rsidR="00625A5C" w:rsidRPr="00D437AD" w14:paraId="6F97AC8F" w14:textId="77777777" w:rsidTr="00625A5C">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7C5085" w14:textId="2BE213CC" w:rsidR="00625A5C" w:rsidRPr="00625A5C" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="1D7C5085" w14:textId="2BE213CC" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00625A5C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Hlk173420866"/>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00625A5C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>N° Acier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4529CAF8" w14:textId="197F8E8B" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00625A5C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B3FF86" w14:textId="4045ED8D" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Procédé d’</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00625A5C">
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Procédé</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>alaboration</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00625A5C">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E4AE48" w14:textId="36D52BBD" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00625A5C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nuance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E4AE48" w14:textId="36D52BBD" w:rsidR="00625A5C" w:rsidRPr="00625A5C" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="5AFEDC64" w14:textId="072660F7" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="subtitleboldDTD"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Provenance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFEDC64" w14:textId="072660F7" w:rsidR="00625A5C" w:rsidRPr="00625A5C" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="7E59D92B" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gamme des </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57ED3597" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="subtitleboldDTD"/>
+              <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00625A5C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>diamètres</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625A5C" w14:paraId="7D87E455" w14:textId="77777777" w:rsidTr="00625A5C">
+      <w:tr w:rsidR="00625A5C" w:rsidRPr="00D437AD" w14:paraId="7D87E455" w14:textId="77777777" w:rsidTr="00625A5C">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C3D0FA" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="28C3D0FA" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B34D75D" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="7B34D75D" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3537151B" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="3537151B" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D316C46" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="1D316C46" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C138D81" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="0C138D81" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="652839B2" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="652839B2" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625A5C" w14:paraId="6487B633" w14:textId="77777777" w:rsidTr="00625A5C">
+      <w:tr w:rsidR="00625A5C" w:rsidRPr="00D437AD" w14:paraId="6487B633" w14:textId="77777777" w:rsidTr="00625A5C">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="614F859E" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="614F859E" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C5D83D" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="42C5D83D" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B056DD5" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="3B056DD5" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A535DC4" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="5A535DC4" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B411CCB" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="4B411CCB" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFA6380" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="1BFA6380" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625A5C" w14:paraId="43386A7F" w14:textId="77777777" w:rsidTr="00625A5C">
+      <w:tr w:rsidR="00625A5C" w:rsidRPr="00D437AD" w14:paraId="43386A7F" w14:textId="77777777" w:rsidTr="00625A5C">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4565BD7C" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="4565BD7C" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B231AA8" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="6B231AA8" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC28C5A" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="3CC28C5A" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8F3323" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="0E8F3323" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A98269" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="26A98269" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFCAE91" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="4FFCAE91" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625A5C" w14:paraId="7AEBD388" w14:textId="77777777" w:rsidTr="00625A5C">
+      <w:tr w:rsidR="00625A5C" w:rsidRPr="00D437AD" w14:paraId="7AEBD388" w14:textId="77777777" w:rsidTr="00625A5C">
         <w:trPr>
           <w:trHeight w:val="456"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="665A7116" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="665A7116" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B148DC" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="36B148DC" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A450107" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="4A450107" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="544552F7" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="544552F7" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="028CBD61" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="028CBD61" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C49D813" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00883057" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
+          <w:p w14:paraId="6C49D813" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:tbl>
-    <w:p w14:paraId="01FEC0EC" w14:textId="77777777" w:rsidR="005778A6" w:rsidRDefault="005778A6" w:rsidP="00CE794C">
+    <w:p w14:paraId="01FEC0EC" w14:textId="77777777" w:rsidR="005778A6" w:rsidRPr="00D437AD" w:rsidRDefault="005778A6" w:rsidP="00CE794C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17F6CDE9" w14:textId="0F603DDF" w:rsidR="00625A5C" w:rsidRPr="007868A6" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
+    <w:p w14:paraId="17F6CDE9" w14:textId="0F603DDF" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>NATURE : Barres, couronnes, treillis, baguettes redressées par un autre façonnier, à empreintes à verrous</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B513AB" w14:textId="7A324157" w:rsidR="00625A5C" w:rsidRPr="007868A6" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
+    <w:p w14:paraId="27B513AB" w14:textId="7A324157" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">PROCEDE D’ELABORATION : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Tempcore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>microallié</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">, étiré sous réduction de section, tréfilé à froid … </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22485FCB" w14:textId="7501A2AF" w:rsidR="00625A5C" w:rsidRPr="007868A6" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
+    <w:p w14:paraId="22485FCB" w14:textId="7501A2AF" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">NUANCE : DE500S, DE500BS non </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>bénorisable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">, … </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C1DA5C" w14:textId="3E4D3F21" w:rsidR="00166A46" w:rsidRPr="007868A6" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
+    <w:p w14:paraId="64C1DA5C" w14:textId="3E4D3F21" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>PROVENANCE : producteur + N°PROCERTUS et /ou façonnier + N° PROCERTUS</w:t>
       </w:r>
-      <w:r w:rsidR="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D6D8CE" w14:textId="7C526ABE" w:rsidR="004A3E88" w:rsidRDefault="00435F48" w:rsidP="004371B8">
+    <w:p w14:paraId="41D6D8CE" w14:textId="7C526ABE" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(*)Ce tableau </w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88" w:rsidRPr="007868A6">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>*)Ce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tableau </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>ne concerne pas les aciers achetés et revendus tels quels</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E7BB30" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
+    <w:p w14:paraId="26E7BB30" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B84BEA1" w14:textId="58F41573" w:rsidR="0010068B" w:rsidRDefault="00B950A4" w:rsidP="002E4517">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7B84BEA1" w14:textId="58F41573" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="00B950A4" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc187916399"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>MACHINE DE REDRESSAGE</w:t>
       </w:r>
-      <w:r w:rsidR="0010068B">
+      <w:r w:rsidR="0010068B" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>DE COUPAGE ET DE PLIAGE</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="071E15EE" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00B950A4" w:rsidRDefault="0010068B" w:rsidP="0010068B">
+    <w:p w14:paraId="071E15EE" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="0010068B">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11638" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A3E88" w14:paraId="61DE8B38" w14:textId="77777777" w:rsidTr="004A3E88">
+      <w:tr w:rsidR="004A3E88" w:rsidRPr="00D437AD" w14:paraId="61DE8B38" w14:textId="77777777" w:rsidTr="004A3E88">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77042F40" w14:textId="717851AA" w:rsidR="004A3E88" w:rsidRPr="00625A5C" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="77042F40" w14:textId="717851AA" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N°Mi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7695AAAD" w14:textId="75257815" w:rsidR="004A3E88" w:rsidRPr="00625A5C" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="7695AAAD" w14:textId="75257815" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C19593" w14:textId="5F58656D" w:rsidR="004A3E88" w:rsidRPr="00625A5C" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="66C19593" w14:textId="5F58656D" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B940371" w14:textId="31A44BC9" w:rsidR="004A3E88" w:rsidRPr="00625A5C" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="2B940371" w14:textId="31A44BC9" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Opération effectuée</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6854D420" w14:textId="47CF807A" w:rsidR="004A3E88" w:rsidRPr="00625A5C" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="6854D420" w14:textId="47CF807A" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> N°</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Annexe N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A3E88" w14:paraId="18DAF564" w14:textId="77777777" w:rsidTr="004A3E88">
+      <w:tr w:rsidR="004A3E88" w:rsidRPr="00D437AD" w14:paraId="18DAF564" w14:textId="77777777" w:rsidTr="004A3E88">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318FBEE8" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="318FBEE8" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="729BA2C5" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="729BA2C5" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57C04D43" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="57C04D43" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0760DA2F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="0760DA2F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="299F048F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="299F048F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A3E88" w14:paraId="6A9AC49B" w14:textId="77777777" w:rsidTr="004A3E88">
+      <w:tr w:rsidR="004A3E88" w:rsidRPr="00D437AD" w14:paraId="6A9AC49B" w14:textId="77777777" w:rsidTr="004A3E88">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2304BC7F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="2304BC7F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C00C56" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="07C00C56" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA5FB8F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="6DA5FB8F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B07F42" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="13B07F42" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="750EC670" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="750EC670" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A3E88" w14:paraId="45F1DD86" w14:textId="77777777" w:rsidTr="004A3E88">
+      <w:tr w:rsidR="004A3E88" w:rsidRPr="00D437AD" w14:paraId="45F1DD86" w14:textId="77777777" w:rsidTr="004A3E88">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E75600D" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="4E75600D" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07F2A23A" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="07F2A23A" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024633D6" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="024633D6" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3F4506" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="5A3F4506" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4847DE6F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00883057" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
+          <w:p w14:paraId="4847DE6F" w14:textId="77777777" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="004A3E88" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6178A396" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRDefault="00625A5C" w:rsidP="00625A5C">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="6178A396" w14:textId="77777777" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00625A5C" w:rsidP="00625A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F165844" w14:textId="5931E3DF" w:rsidR="00625A5C" w:rsidRDefault="00166A46" w:rsidP="007868A6">
+    <w:p w14:paraId="6F165844" w14:textId="5931E3DF" w:rsidR="00625A5C" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>TYPE </w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88">
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>: (rouleaux ou rotor, simple ou double)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BFAF54" w14:textId="7078156E" w:rsidR="004A3E88" w:rsidRDefault="00166A46" w:rsidP="007868A6">
+    <w:p w14:paraId="44BFAF54" w14:textId="7078156E" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>IDENTIFICATION</w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88">
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> : marque, type, année de construction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD9E0F0" w14:textId="04B654EE" w:rsidR="004A3E88" w:rsidRDefault="00166A46" w:rsidP="007868A6">
+    <w:p w14:paraId="6AD9E0F0" w14:textId="04B654EE" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>OPERATION EFFECTUEE </w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88">
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">: coupe, redressage, pliage </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26239196" w14:textId="5B725ACC" w:rsidR="004A3E88" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
+    <w:p w14:paraId="26239196" w14:textId="5B725ACC" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>ANNEXE :</w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88">
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00166A46">
+      <w:r w:rsidR="00166A46" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>description</w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88">
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la machine Mi</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
-      <w:r w:rsidR="004A3E88">
+      <w:r w:rsidR="004A3E88" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>paramètres de réglage de la machine Mi ainsi que les écarts admissibles en fonction des aciers utilisés Ai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4318A61E" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="003F1F10" w:rsidRDefault="00166A46" w:rsidP="007868A6">
+    <w:p w14:paraId="4318A61E" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC759AD" w14:textId="21CF976E" w:rsidR="00166A46" w:rsidRPr="003F1F10" w:rsidRDefault="00166A46">
+    <w:p w14:paraId="3CC759AD" w14:textId="21CF976E" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00166A46" w:rsidRPr="003F1F10" w:rsidSect="002B5E93">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidSect="002B5E93">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="7"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C0C413C" w14:textId="1D2F5731" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
+    <w:p w14:paraId="1C0C413C" w14:textId="1D2F5731" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765C8032" w14:textId="3B5FF5BF" w:rsidR="00D632B0" w:rsidRDefault="00166A46" w:rsidP="002E4517">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Aciers </w:t>
+    <w:p w14:paraId="765C8032" w14:textId="3B5FF5BF" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc187916400"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Aciers et diamètres façonnés par les machines de coupage pliage et</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00954E35">
+      <w:r w:rsidR="00954E35" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">ou redressage </w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ou redressage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59D1">
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B7FB84" w14:textId="77777777" w:rsidR="0010068B" w:rsidRDefault="0010068B" w:rsidP="0010068B">
+    <w:p w14:paraId="65B7FB84" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="0010068B">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1452"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8973" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004371B8" w14:paraId="10C2DFF1" w14:textId="77777777" w:rsidTr="004371B8">
+      <w:tr w:rsidR="004371B8" w:rsidRPr="00D437AD" w14:paraId="10C2DFF1" w14:textId="77777777" w:rsidTr="004371B8">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387CB51B" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00625A5C" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="387CB51B" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N°Mi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="233C8FA6" w14:textId="0130CE15" w:rsidR="004371B8" w:rsidRPr="00625A5C" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="233C8FA6" w14:textId="0130CE15" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° Acier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655F87AD" w14:textId="100DF066" w:rsidR="004371B8" w:rsidRPr="00625A5C" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="655F87AD" w14:textId="100DF066" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Gamme des diamètres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE4F6C7" w14:textId="6F262B4B" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...32 lines deleted...]
-              <w:t>abriqués (*, **)</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Opération effectuée ou produits fabriqués (*, **)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004371B8" w14:paraId="7CAF7A09" w14:textId="77777777" w:rsidTr="004371B8">
+      <w:tr w:rsidR="004371B8" w:rsidRPr="00D437AD" w14:paraId="7CAF7A09" w14:textId="77777777" w:rsidTr="004371B8">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F15E869" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="1F15E869" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2681BF0A" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="2681BF0A" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8AB3A1" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="5A8AB3A1" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161A0EE4" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="161A0EE4" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004371B8" w14:paraId="2815AA0F" w14:textId="77777777" w:rsidTr="004371B8">
+      <w:tr w:rsidR="004371B8" w:rsidRPr="00D437AD" w14:paraId="2815AA0F" w14:textId="77777777" w:rsidTr="004371B8">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E996F1" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="72E996F1" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065081AF" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="065081AF" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="598BB9DD" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="598BB9DD" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60664254" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="60664254" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004371B8" w14:paraId="317B7819" w14:textId="77777777" w:rsidTr="004371B8">
+      <w:tr w:rsidR="004371B8" w:rsidRPr="00D437AD" w14:paraId="317B7819" w14:textId="77777777" w:rsidTr="004371B8">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6229C69B" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="6229C69B" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77B51B3F" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="77B51B3F" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E33226" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="79E33226" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C07DC29" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00883057" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
+          <w:p w14:paraId="1C07DC29" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F11A425" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="007868A6" w:rsidRDefault="00166A46" w:rsidP="007868A6">
+    <w:p w14:paraId="6F11A425" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>(*) Cas d'utilisation d'une machine pour un produit spécifique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D311EF" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="007868A6" w:rsidRDefault="00166A46" w:rsidP="007868A6">
+    <w:p w14:paraId="12D311EF" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>(**) Le moyen de contrôle pour la détermination du rayon de courbure et du coin de pliage est … et est décrite de manière précise dans la partie "Description du contrôle de planification et des moyens de production”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316C0D2D" w14:textId="77777777" w:rsidR="00166A46" w:rsidRDefault="00166A46" w:rsidP="00166A46">
+    <w:p w14:paraId="316C0D2D" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46" w:rsidP="00166A46">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234E1682" w14:textId="1E290CB6" w:rsidR="00D632B0" w:rsidRPr="00A521F6" w:rsidRDefault="00166A46">
+    <w:p w14:paraId="234E1682" w14:textId="1E290CB6" w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidRDefault="00166A46">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00D632B0" w:rsidRPr="00A521F6" w:rsidSect="004371B8">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D632B0" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A521F6">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6891DCB9" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="001E6EFD" w:rsidRDefault="0010068B" w:rsidP="00954E35">
+    <w:p w14:paraId="6891DCB9" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D15FF88" w14:textId="006CCA19" w:rsidR="004A3E88" w:rsidRDefault="000D67A2" w:rsidP="002E4517">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Dossier soudure </w:t>
+    <w:p w14:paraId="3D15FF88" w14:textId="006CCA19" w:rsidR="004A3E88" w:rsidRPr="00D437AD" w:rsidRDefault="000D67A2" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc187916401"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Dossier soudure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A4F025" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="00F45075">
+    <w:p w14:paraId="17A4F025" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="00F45075">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB19CA5" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="00F45075">
+    <w:p w14:paraId="0EB19CA5" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="00F45075">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="390169C0" w14:textId="2D9D82D9" w:rsidR="001113D9" w:rsidRPr="001113D9" w:rsidRDefault="001113D9" w:rsidP="00954E35">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Soudeurs </w:t>
+    <w:p w14:paraId="390169C0" w14:textId="2D9D82D9" w:rsidR="001113D9" w:rsidRPr="00D437AD" w:rsidRDefault="001113D9" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc187916402"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Soudeurs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BF480C" w14:textId="24CB1D58" w:rsidR="001113D9" w:rsidRPr="007868A6" w:rsidRDefault="001113D9" w:rsidP="0026242D">
+    <w:p w14:paraId="01BF480C" w14:textId="24CB1D58" w:rsidR="001113D9" w:rsidRPr="00D437AD" w:rsidRDefault="001113D9" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Description de la catégorie des soudeurs 1 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:sym w:font="Symbol" w:char="F0C6"/>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>min qui peut être soudé est …)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223B9DF2" w14:textId="2A5A70A0" w:rsidR="001113D9" w:rsidRPr="007868A6" w:rsidRDefault="001113D9" w:rsidP="0026242D">
+    <w:p w14:paraId="223B9DF2" w14:textId="2A5A70A0" w:rsidR="001113D9" w:rsidRPr="00D437AD" w:rsidRDefault="001113D9" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Description de la catégorie des soudeurs 2 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:sym w:font="Symbol" w:char="F0C6"/>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>min qui peut être soudé est …)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64271F7C" w14:textId="66D25E16" w:rsidR="001113D9" w:rsidRPr="007868A6" w:rsidRDefault="001113D9" w:rsidP="0026242D">
+    <w:p w14:paraId="64271F7C" w14:textId="66D25E16" w:rsidR="001113D9" w:rsidRPr="00D437AD" w:rsidRDefault="001113D9" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Paramètres de soudure : si la durée de la soudure et les produits de soudure (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:sym w:font="Symbol" w:char="F0C6"/>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
-        <w:t xml:space="preserve"> de l' électrode) changent en fonction de la liaison à faire, utilisez alors le tableau du §2.2.3 et désignez la durée de la soudure et des produits en tant que paramètres.</w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>l' électrode</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>) changent en fonction de la liaison à faire, utilisez alors le tableau du §2.2.3 et désignez la durée de la soudure et des produits en tant que paramètres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4AE942" w14:textId="28C3251A" w:rsidR="004F57D9" w:rsidRDefault="004F57D9">
+    <w:p w14:paraId="6E4AE942" w14:textId="28C3251A" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4797EFA8" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="4797EFA8" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51242039" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="51242039" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62880054" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="62880054" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="069A4379" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00435F48" w:rsidRDefault="0010068B" w:rsidP="00954E35">
+    <w:p w14:paraId="069A4379" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:ind w:left="794"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617317A2" w14:textId="1FBBE704" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00954E35">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Exemple de fiche soudeur </w:t>
+    <w:p w14:paraId="617317A2" w14:textId="1FBBE704" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc187916403"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Exemple de fiche soudeur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4687D5B4" w14:textId="323991D2" w:rsidR="00954E35" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+    <w:p w14:paraId="4687D5B4" w14:textId="323991D2" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004F57D9">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Les fiches individuelles complétées de tous les soudeurs sont reprises dans le registre de la production</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29922973" w14:textId="77777777" w:rsidR="00954E35" w:rsidRDefault="00954E35" w:rsidP="00954E35">
+    <w:p w14:paraId="29922973" w14:textId="77777777" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="00954E35" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2586"/>
         <w:gridCol w:w="2586"/>
         <w:gridCol w:w="4169"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="3945523A" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="3945523A" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:trHeight w:val="1534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6488BEB2" w14:textId="48E25DAB" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="6488BEB2" w14:textId="48E25DAB" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="004F57D9">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D08A454" w14:textId="0877822B" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="6D08A454" w14:textId="0877822B" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="004F57D9">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Photo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F951968" w14:textId="65FA7461" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="7F951968" w14:textId="65FA7461" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>(type carte d'identité)</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> carte d'identité)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15FCA465" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="15FCA465" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Coordonnées du façonnier</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183B62AD" w14:textId="45A93044" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="183B62AD" w14:textId="45A93044" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom et prénom du soudeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="1C9927E8" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="1C9927E8" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33704A92" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="33704A92" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7C122F04" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Méthode de soudage (+ soudure) et éventuellement catégorie (1 ou 2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7C122F04" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7D7A44CA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D7A44CA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="75E99229" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75E99229" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="413A0584" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="413A0584" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CB03F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="3A9CB03F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Sorte d'aciers pour béton qui doivent être soudés.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C0897E1" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="5C0897E1" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67D48946" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67D48946" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="282226DF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="282226DF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="71A825C3" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="71A825C3" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69F25DE3" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="69F25DE3" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="271DE354" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Programme des essais effectués pour l'agrément et date de ceux-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>ci:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="271DE354" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="12A250A9" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12A250A9" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1208AB81" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1208AB81" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="28A743EA" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="28A743EA" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABDA8FE" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="5ABDA8FE" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5B62DE1F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description de la dernière soudure </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>effectuée:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="5B62DE1F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="437D1985" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="437D1985" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3908FB8E" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3908FB8E" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="1755A3DF" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="1755A3DF" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E52CDE" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="33E52CDE" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Statut de réception par type (initial, périodique, révision)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2238BA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="6B2238BA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="537B97A6" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="537B97A6" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="79F717B6" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F717B6" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="5DE082FC" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="5DE082FC" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7C5423" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="4B7C5423" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2EC46D2F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date à laquelle les soudures ont été </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>échantillonnées:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="2EC46D2F" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="08EC8FD1" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08EC8FD1" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7BB4B068" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB4B068" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="3D4A9B4D" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="3D4A9B4D" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="090DEB78" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="090DEB78" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="73B53A08" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date à laquelle les soudures ont </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>subi  un</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>essai:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="73B53A08" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5E3535E9" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E3535E9" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="760F1FF9" w14:textId="6BC96EC1" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="760F1FF9" w14:textId="6BC96EC1" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="2AF7847A" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="2AF7847A" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7234BEF3" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="7234BEF3" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résultats des essais (inclus le suivi si les résultats ne sont pas satisfaisants)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7566BACF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="7566BACF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="61EB8481" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61EB8481" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6C8E5248" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C8E5248" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w:rsidRPr="004371B8" w14:paraId="63D30073" w14:textId="77777777" w:rsidTr="004F57D9">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="63D30073" w14:textId="77777777" w:rsidTr="004F57D9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A1FA95" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+          <w:p w14:paraId="74A1FA95" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="4EE32FF4" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date à laquelle la qualification a été </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>accordée:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4EE32FF4" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7DA04750" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DA04750" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0517242A" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00A521F6" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0517242A" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3825816D" w14:textId="0DA3DD28" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+    <w:p w14:paraId="3825816D" w14:textId="0DA3DD28" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
       <w:pPr>
         <w:pStyle w:val="standaardcenterDTD"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62680DAA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9">
+    <w:p w14:paraId="62680DAA" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="076293"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B183A28" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="5B183A28" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6DD518" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="6B6DD518" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41AC1FD3" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="41AC1FD3" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DF0E45" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="59DF0E45" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A7CC3EF" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00435F48" w:rsidRDefault="0010068B" w:rsidP="001E6EFD">
+    <w:p w14:paraId="3A7CC3EF" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="00D437AD" w:rsidRDefault="0010068B" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:ind w:left="1225"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A4B9585" w14:textId="20B14977" w:rsidR="00954E35" w:rsidRDefault="004F57D9" w:rsidP="00954E35">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Exemple de liste de soudeurs </w:t>
+    <w:p w14:paraId="6A4B9585" w14:textId="20B14977" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc187916404"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Exemple de liste de soudeurs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05834807" w14:textId="77777777" w:rsidR="00954E35" w:rsidRDefault="00954E35" w:rsidP="00954E35">
+    <w:p w14:paraId="05834807" w14:textId="77777777" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="00954E35" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1525"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3013"/>
         <w:gridCol w:w="3013"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F57D9" w14:paraId="383E0FFD" w14:textId="77777777" w:rsidTr="00576C33">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="383E0FFD" w14:textId="77777777" w:rsidTr="00576C33">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0FD472" w14:textId="77777777" w:rsidR="003F1F10" w:rsidRPr="00F45075" w:rsidRDefault="003F1F10" w:rsidP="003F1F10">
+          <w:p w14:paraId="4E0FD472" w14:textId="77777777" w:rsidR="003F1F10" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="003F1F10">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0B25A484" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="003F1F10">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B25A484" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="003F1F10">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D2976BD" w14:textId="4442B468" w:rsidR="003F1F10" w:rsidRPr="003F1F10" w:rsidRDefault="003F1F10" w:rsidP="003F1F10">
+          <w:p w14:paraId="5D2976BD" w14:textId="4442B468" w:rsidR="003F1F10" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="003F1F10">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABD166A" w14:textId="53FB8CC7" w:rsidR="004F57D9" w:rsidRDefault="00576C33" w:rsidP="003F1F10">
+          <w:p w14:paraId="1ABD166A" w14:textId="53FB8CC7" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="003F1F10">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6311AD9B" w14:textId="07D723AE" w:rsidR="004F57D9" w:rsidRDefault="00576C33" w:rsidP="003F1F10">
+          <w:p w14:paraId="6311AD9B" w14:textId="07D723AE" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="003F1F10">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>grade</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w14:paraId="4734674E" w14:textId="77777777" w:rsidTr="00576C33">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="4734674E" w14:textId="77777777" w:rsidTr="00576C33">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF84057" w14:textId="49DD4A75" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="3FF84057" w14:textId="49DD4A75" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C924DF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="31C924DF" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C983BA2" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="0C983BA2" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w14:paraId="5A086150" w14:textId="77777777" w:rsidTr="00576C33">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="5A086150" w14:textId="77777777" w:rsidTr="00576C33">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="406BF0AE" w14:textId="497E56DA" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="406BF0AE" w14:textId="497E56DA" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FD18C8" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="07FD18C8" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13AC74C5" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="13AC74C5" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57D9" w14:paraId="2747A5B6" w14:textId="77777777" w:rsidTr="00576C33">
+      <w:tr w:rsidR="004F57D9" w:rsidRPr="00D437AD" w14:paraId="2747A5B6" w14:textId="77777777" w:rsidTr="00576C33">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8A194D" w14:textId="6E670353" w:rsidR="004F57D9" w:rsidRDefault="00576C33" w:rsidP="00576C33">
+          <w:p w14:paraId="0E8A194D" w14:textId="6E670353" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F94D47" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="62F94D47" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11168060" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
+          <w:p w14:paraId="11168060" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="00576C33">
             <w:pPr>
               <w:pStyle w:val="SubTitleDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72F89BFB" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
+    <w:p w14:paraId="72F89BFB" w14:textId="77777777" w:rsidR="004F57D9" w:rsidRPr="00D437AD" w:rsidRDefault="004F57D9" w:rsidP="004F57D9">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56313A47" w14:textId="399594BA" w:rsidR="00576C33" w:rsidRDefault="00576C33">
+    <w:p w14:paraId="56313A47" w14:textId="399594BA" w:rsidR="00576C33" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DF0DA3" w14:textId="77777777" w:rsidR="00576C33" w:rsidRDefault="00576C33" w:rsidP="004F57D9">
+    <w:p w14:paraId="15DF0DA3" w14:textId="77777777" w:rsidR="00576C33" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="004F57D9">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:jc w:val="left"/>
-        <w:sectPr w:rsidR="00576C33" w:rsidSect="004371B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00576C33" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178B215C" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="178B215C" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35F57109" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="35F57109" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C1C41C6" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="6C1C41C6" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4395BD38" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="004371B8" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
+    <w:p w14:paraId="4395BD38" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="794"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A7782BB" w14:textId="235D0BAD" w:rsidR="00576C33" w:rsidRDefault="00576C33" w:rsidP="002E4517">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Machines de soudage </w:t>
+    <w:p w14:paraId="3A7782BB" w14:textId="235D0BAD" w:rsidR="00576C33" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc187916405"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Machines de soudage</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7948C337" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="7948C337" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097BEDCA" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="097BEDCA" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D05806D" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="1D05806D" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA9653B" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="1DA9653B" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D58C1EC" w14:textId="26C8F4CA" w:rsidR="00DA4666" w:rsidRDefault="00576C33" w:rsidP="002E4517">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0D58C1EC" w14:textId="26C8F4CA" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00576C33" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc187916406"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Machines de soudage semi automatique</w:t>
       </w:r>
-      <w:r w:rsidR="00A521F6">
+      <w:r w:rsidR="00A521F6" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCC78D0" w14:textId="77777777" w:rsidR="002E4517" w:rsidRDefault="002E4517" w:rsidP="00954E35">
+    <w:p w14:paraId="3BCC78D0" w14:textId="77777777" w:rsidR="002E4517" w:rsidRPr="00D437AD" w:rsidRDefault="002E4517" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1525"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11638" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA4666" w14:paraId="7FDD63B6" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00DA4666" w:rsidRPr="00D437AD" w14:paraId="7FDD63B6" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7761EB" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00625A5C" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="5D7761EB" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N°Mi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F453AE" w14:textId="67CB31FD" w:rsidR="00DA4666" w:rsidRPr="00625A5C" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="47F453AE" w14:textId="67CB31FD" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="033B15DA" w14:textId="02A25A58" w:rsidR="00DA4666" w:rsidRPr="00625A5C" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="033B15DA" w14:textId="02A25A58" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Produits de soudage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC2054B" w14:textId="4FFF15DD" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC2054B" w14:textId="4FFF15DD" w:rsidR="00DA4666" w:rsidRPr="00625A5C" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
-[...31 lines deleted...]
-          <w:p w14:paraId="0A51D176" w14:textId="5138A5D7" w:rsidR="00DA4666" w:rsidRPr="00625A5C" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="0A51D176" w14:textId="5138A5D7" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> N° </w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe N° </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4666" w14:paraId="330A1C54" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00DA4666" w:rsidRPr="00D437AD" w14:paraId="330A1C54" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B47357A" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="6B47357A" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25DB8614" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="25DB8614" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B3715F" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="71B3715F" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C114DFD" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="0C114DFD" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE99BC9" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="0EE99BC9" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4666" w14:paraId="517072CE" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00DA4666" w:rsidRPr="00D437AD" w14:paraId="517072CE" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25ED7FBC" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="25ED7FBC" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234A1223" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="234A1223" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA67D16" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="6BA67D16" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D19B3EB" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="6D19B3EB" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E183330" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="0E183330" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4666" w14:paraId="3B82C04F" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00DA4666" w:rsidRPr="00D437AD" w14:paraId="3B82C04F" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F135C8" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="61F135C8" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA9178A" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="7DA9178A" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF8F9D3" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="5AF8F9D3" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C94F4B0" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="1C94F4B0" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197BC008" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00883057" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
+          <w:p w14:paraId="197BC008" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C866D23" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRDefault="00DA4666" w:rsidP="00DA4666">
+    <w:p w14:paraId="4C866D23" w14:textId="77777777" w:rsidR="00DA4666" w:rsidRPr="00D437AD" w:rsidRDefault="00DA4666" w:rsidP="00DA4666">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433B22FF" w14:textId="350EE67C" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="433B22FF" w14:textId="350EE67C" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720" w:firstLine="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Si 2 méthodes de soudage semi-automatique sont présentes, il est nécessaire de séparer les informations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29808E54" w14:textId="1FDC6452" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="29808E54" w14:textId="1FDC6452" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720" w:firstLine="720"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Soudeurs concernés: Nombre + Noms:</w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soudeurs </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>concernés:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre + </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Noms:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2DAE4D91" w14:textId="036D4040" w:rsidR="003F1F10" w:rsidRPr="007868A6" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
+    <w:p w14:paraId="2DAE4D91" w14:textId="036D4040" w:rsidR="003F1F10" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">IDENTIFICATION : Marque, Type, Année de construction, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA4BE18" w14:textId="112BFE29" w:rsidR="003F1F10" w:rsidRPr="007868A6" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
+    <w:p w14:paraId="0BA4BE18" w14:textId="112BFE29" w:rsidR="003F1F10" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>PRODUITS DE SOUDAGE : marque, type diamètre fil, gaz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1902060D" w14:textId="36DFDF7E" w:rsidR="003F1F10" w:rsidRPr="007868A6" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
+    <w:p w14:paraId="1902060D" w14:textId="36DFDF7E" w:rsidR="003F1F10" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">STATUT : initiale, périodique ou révision </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C56A15D" w14:textId="3DF91940" w:rsidR="00D43EE4" w:rsidRDefault="003F1F10" w:rsidP="00435F48">
+    <w:p w14:paraId="6C56A15D" w14:textId="3DF91940" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="003F1F10" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007868A6">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>ANNEXE : La description de la machine Mi</w:t>
       </w:r>
-      <w:r w:rsidR="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
-        <w:t xml:space="preserve">Les paramètres de la machine Mi ainsi que les écarts admissibles en fonction  de l'acier utilisé </w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les paramètres de la machine Mi ainsi que les écarts admissibles en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>fonction  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'acier utilisé </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Aj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
-      <w:r w:rsidRPr="007868A6">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Les types d'assemblages réalisés sont décrits au moyen du tableau ci-joint qui donne, le cas échéant, les paramètres utilisés en fonction des assemblages (paramètres A, B, C, p. ex. temps de soudage)</w:t>
       </w:r>
-      <w:r w:rsidR="00D43EE4" w:rsidRPr="007868A6">
+      <w:r w:rsidR="00D43EE4" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0A546D" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="002E4517" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="7B0A546D" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD87DDF" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="5FD87DDF" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A16477" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="35A16477" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61759E50" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="61759E50" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6339D615" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="6339D615" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FDBEEB" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="19FDBEEB" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B393041" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
+    <w:p w14:paraId="1B393041" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1525"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14491AD6" w14:textId="2347F971" w:rsidR="00D43EE4" w:rsidRDefault="00EE71AF" w:rsidP="00954E35">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EE71AF">
+    <w:p w14:paraId="14491AD6" w14:textId="2347F971" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00EE71AF" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc187916407"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>MACHINES DE SOUDAGE AUTOMATIQUES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="701A6B32" w14:textId="77777777" w:rsidR="002E4517" w:rsidRPr="00EE71AF" w:rsidRDefault="002E4517" w:rsidP="00954E35">
+    <w:p w14:paraId="701A6B32" w14:textId="77777777" w:rsidR="002E4517" w:rsidRPr="00D437AD" w:rsidRDefault="002E4517" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1225"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11638" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="2665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D43EE4" w14:paraId="10D5A6EA" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w14:paraId="10D5A6EA" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C880995" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00625A5C" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="4C880995" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N°Mi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E47DE9" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00625A5C" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="19E47DE9" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBF12E2" w14:textId="109A750C" w:rsidR="00D43EE4" w:rsidRPr="00625A5C" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="6DBF12E2" w14:textId="109A750C" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nom des opérateurs formés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56444DA1" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56444DA1" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00625A5C" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
-[...31 lines deleted...]
-          <w:p w14:paraId="1562F820" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00625A5C" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="1562F820" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> N° </w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe N° </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D43EE4" w14:paraId="06106162" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w14:paraId="06106162" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7116D4" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="6F7116D4" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6085A937" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="6085A937" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B999E5" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="02B999E5" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2551A3C9" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="2551A3C9" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48051556" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="48051556" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D43EE4" w14:paraId="54574F17" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w14:paraId="54574F17" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D74979C" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="3D74979C" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE91F8D" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="3CE91F8D" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="566C42EE" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="566C42EE" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12509515" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="12509515" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3873FA55" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="3873FA55" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D43EE4" w14:paraId="63DDE152" w14:textId="77777777" w:rsidTr="00590D8D">
+      <w:tr w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w14:paraId="63DDE152" w14:textId="77777777" w:rsidTr="00590D8D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348218BF" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="348218BF" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFC26BB" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="7DFC26BB" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D66E1D9" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="4D66E1D9" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF31CDE" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="7EF31CDE" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA76516" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00883057" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
+          <w:p w14:paraId="4FA76516" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49E0B4E1" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRDefault="00D43EE4" w:rsidP="00D43EE4">
+    <w:p w14:paraId="49E0B4E1" w14:textId="77777777" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00D43EE4">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="1728"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps w:val="0"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C20345A" w14:textId="06085E26" w:rsidR="00D43EE4" w:rsidRDefault="00D43EE4" w:rsidP="00A521F6">
+    <w:p w14:paraId="1C20345A" w14:textId="06085E26" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00A521F6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:caps/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>IDENTIFICATION : marque, type, année de construction, …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F55E757" w14:textId="7FC74626" w:rsidR="00D43EE4" w:rsidRDefault="00D43EE4" w:rsidP="00A521F6">
+    <w:p w14:paraId="2F55E757" w14:textId="7FC74626" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00A521F6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:caps/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>STATUT : Initiale, périodique, ou révision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BE922D" w14:textId="0A1334CE" w:rsidR="00D43EE4" w:rsidRDefault="00D43EE4" w:rsidP="00435F48">
+    <w:p w14:paraId="25BE922D" w14:textId="0A1334CE" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:caps/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">ANNEXE : </w:t>
       </w:r>
-      <w:r w:rsidR="00A521F6">
+      <w:r w:rsidR="00A521F6" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D43EE4">
-        <w:t>a description de la machine</w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>a description de la machine Mi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
         <w:rPr>
           <w:caps/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
-      <w:r w:rsidR="00A521F6">
+      <w:r w:rsidR="00A521F6" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D43EE4">
-        <w:t xml:space="preserve">es paramètres de la machine Mi ainsi que les écarts admissibles en fonction  de l'acier utilisé </w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es paramètres de la machine Mi ainsi que les écarts admissibles en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>fonction  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'acier utilisé </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D43EE4">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Aj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
         <w:rPr>
           <w:caps/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
-      <w:r w:rsidR="00A521F6">
+      <w:r w:rsidR="00A521F6" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D43EE4">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>es types d'assemblages réalisés sont décrits au moyen du tableau ci-joint qui donne, le cas échéant, les paramètres utilisés en fonction des assemblages (paramètres A, B, C, p. ex. temps de soudage).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461588FC" w14:textId="433513FF" w:rsidR="00D43EE4" w:rsidRDefault="00D43EE4">
+    <w:p w14:paraId="461588FC" w14:textId="433513FF" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A521F6">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:caps/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F912A45" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="4F912A45" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E170732" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="5E170732" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC62EC8" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="0FC62EC8" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="525D1306" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="525D1306" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3C5EBF" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="0B3C5EBF" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C67556" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="22C67556" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D42EF66" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00435F48" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
+    <w:p w14:paraId="2D42EF66" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:ind w:left="1225"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664CFF6B" w14:textId="39E55036" w:rsidR="00D43EE4" w:rsidRDefault="00D43EE4" w:rsidP="002E4517">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Soudage par points – Types d’assemblages </w:t>
+    <w:p w14:paraId="664CFF6B" w14:textId="39E55036" w:rsidR="00D43EE4" w:rsidRPr="00D437AD" w:rsidRDefault="00D43EE4" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc187916408"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Soudage par points – Types d’assemblages</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD82D1A" w14:textId="47EB0CC3" w:rsidR="00EE71AF" w:rsidRDefault="00EE71AF" w:rsidP="0026242D">
+    <w:p w14:paraId="2AD82D1A" w14:textId="47EB0CC3" w:rsidR="00EE71AF" w:rsidRPr="00D437AD" w:rsidRDefault="00EE71AF" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Procédé de soudage </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB76D0C" w14:textId="548D3DC8" w:rsidR="00EE71AF" w:rsidRDefault="00F45075" w:rsidP="0026242D">
+    <w:p w14:paraId="2CB76D0C" w14:textId="548D3DC8" w:rsidR="00EE71AF" w:rsidRPr="00D437AD" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00EE71AF">
+      <w:r w:rsidR="00EE71AF" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">achines </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="1015"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="1024"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE71AF" w14:paraId="0CF3B530" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00EE71AF" w:rsidRPr="00D437AD" w14:paraId="0CF3B530" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="847"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2112" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA1188D" w14:textId="77777777" w:rsidR="00EE71AF" w:rsidRPr="00625A5C" w:rsidRDefault="00EE71AF" w:rsidP="00590D8D">
+          <w:p w14:paraId="1BA1188D" w14:textId="77777777" w:rsidR="00EE71AF" w:rsidRPr="00D437AD" w:rsidRDefault="00EE71AF" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Armatures soudées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23E254C3" w14:textId="06879D10" w:rsidR="00EE71AF" w:rsidRPr="00D437AD" w:rsidRDefault="00EE71AF" w:rsidP="00590D8D">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13722" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B18979" w14:textId="051AE63D" w:rsidR="00EE71AF" w:rsidRPr="00625A5C" w:rsidRDefault="00EE71AF" w:rsidP="00A521F6">
+          <w:p w14:paraId="43B18979" w14:textId="051AE63D" w:rsidR="00EE71AF" w:rsidRPr="00D437AD" w:rsidRDefault="00EE71AF" w:rsidP="00A521F6">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> (mm)</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Ø soudé transversalement (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AC0" w14:paraId="2D5A19AB" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w14:paraId="2D5A19AB" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="910"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7082D329" w14:textId="1FB9C7A5" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="7082D329" w14:textId="1FB9C7A5" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Ø (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65EBCFEB" w14:textId="4AA8236B" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="65EBCFEB" w14:textId="4AA8236B" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Acier</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6785E7FD" w14:textId="2D121B15" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="6785E7FD" w14:textId="2D121B15" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1721C30F" w14:textId="2AA5CFD1" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="1721C30F" w14:textId="2AA5CFD1" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0544CA61" w14:textId="5FEDB31F" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="0544CA61" w14:textId="5FEDB31F" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1499FF" w14:textId="6A134B4E" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="3B1499FF" w14:textId="6A134B4E" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20648C4D" w14:textId="199334BF" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="20648C4D" w14:textId="199334BF" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C673672" w14:textId="2CC711C2" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="4C673672" w14:textId="2CC711C2" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA09067" w14:textId="41965274" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="2EA09067" w14:textId="41965274" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60D082DA" w14:textId="18D3C79E" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="60D082DA" w14:textId="18D3C79E" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A38D151" w14:textId="3155A556" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="3A38D151" w14:textId="3155A556" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C2EE63" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="30C2EE63" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41401D43" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="41401D43" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2294464F" w14:textId="585623FD" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="2294464F" w14:textId="585623FD" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AC0" w14:paraId="2C8490AA" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w14:paraId="2C8490AA" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="910"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62FC03D9" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="62FC03D9" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="792C815B" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="792C815B" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13722" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4820C724" w14:textId="21F37771" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
+          <w:p w14:paraId="4820C724" w14:textId="21F37771" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00F41AC0">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (A,B, C …)(*)</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Paramètres (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>A,B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, C </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>…)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AC0" w14:paraId="70662CC0" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w14:paraId="70662CC0" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E93A651" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5E93A651" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6160584D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="6160584D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48286ADF" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="48286ADF" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5198D23D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5198D23D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC65735" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="6EC65735" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0C7F6B" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="4A0C7F6B" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C810CC1" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5C810CC1" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD31CA2" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5DD31CA2" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FE4880" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="06FE4880" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="642FFB37" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="642FFB37" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC546F9" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="1FC546F9" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4077B3" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="6E4077B3" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3D058A" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="3A3D058A" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="520A4E2E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="520A4E2E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AC0" w14:paraId="1313C259" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w14:paraId="1313C259" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9A1433" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="4C9A1433" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E05B3AF" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="4E05B3AF" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCB122C" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="4BCB122C" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4884F468" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="4884F468" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA10C21" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="2FA10C21" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="505B195E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="505B195E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E8FAA6" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="51E8FAA6" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71E4816D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="71E4816D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66462B9B" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="66462B9B" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D03C0A3" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="2D03C0A3" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0401F334" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="0401F334" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DBB807" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="59DBB807" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2FCFD7" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5D2FCFD7" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E454925" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="0E454925" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AC0" w14:paraId="2FBA5CCE" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w14:paraId="2FBA5CCE" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFFE494" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="7BFFE494" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F106B1" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="22F106B1" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139A70C5" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="139A70C5" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E4FF73" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="26E4FF73" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A289600" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="3A289600" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420F52D2" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="420F52D2" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E90D71" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="60E90D71" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B58902" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="67B58902" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A55ED37" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="3A55ED37" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7A2882" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="0D7A2882" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2270A851" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="2270A851" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F601E4" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="56F601E4" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B37932" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="36B37932" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3D4630" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="1E3D4630" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AC0" w14:paraId="2BA67CE5" w14:textId="77777777" w:rsidTr="00F45075">
+      <w:tr w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w14:paraId="2BA67CE5" w14:textId="77777777" w:rsidTr="00F45075">
         <w:trPr>
           <w:trHeight w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB8E0A5" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="0BB8E0A5" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8EC46D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="4E8EC46D" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56126310" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="56126310" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6F3202" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="1A6F3202" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36DE3E5C" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="36DE3E5C" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="070B1BC7" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="070B1BC7" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5035584A" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="5035584A" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2988F529" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="2988F529" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0631FD6A" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="0631FD6A" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D384FA" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="46D384FA" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA150E0" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="3BA150E0" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A863FD" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="36A863FD" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7510A6BE" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="7510A6BE" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD9ABF4" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00883057" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
+          <w:p w14:paraId="1AD9ABF4" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="00590D8D">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ADFC9A5" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="007868A6">
+    <w:p w14:paraId="7ADFC9A5" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2095D821" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRDefault="00F41AC0" w:rsidP="007868A6">
+    <w:p w14:paraId="2095D821" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F45075">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>(*) les cases laissées vides représentent des assemblages qui ne sont pas soudés par points.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08290012" w14:textId="6135AFE2" w:rsidR="007868A6" w:rsidRPr="007868A6" w:rsidRDefault="007868A6" w:rsidP="007868A6">
+    <w:p w14:paraId="08290012" w14:textId="6135AFE2" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="007868A6">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="007868A6" w:rsidRPr="007868A6" w:rsidSect="004371B8">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03639D19" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00435F48" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
+    <w:p w14:paraId="03639D19" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="811"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEC2ED3" w14:textId="2BA8BCE6" w:rsidR="007868A6" w:rsidRPr="001E6EFD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
-[...14 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="1DEC2ED3" w14:textId="2BA8BCE6" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc187916409"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Dossier de contrôle de production</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="0FB3F006" w14:textId="77777777" w:rsidR="007868A6" w:rsidRDefault="007868A6" w:rsidP="007868A6">
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="0FB3F006" w14:textId="77777777" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="007868A6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5082713F" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="5082713F" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179BE3A3" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="179BE3A3" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78DBA1E6" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="78DBA1E6" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39156DA5" w14:textId="5278A195" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Description </w:t>
+    <w:p w14:paraId="39156DA5" w14:textId="5278A195" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc187916410"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Description du type de contrôle périodique de l'acier pour béton façonné (redressé et/ou soudé)</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="061C3540" w14:textId="2ED359F9" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="061C3540" w14:textId="2ED359F9" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Responsable;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="033397B8" w14:textId="1D4B30CD" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="033397B8" w14:textId="1D4B30CD" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Enregistrement;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="16DC94FB" w14:textId="6902A54A" w:rsidR="007868A6" w:rsidRPr="00BC1CF8" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="16DC94FB" w14:textId="6902A54A" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B24D30">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Suivi</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1CF8">
+      <w:r w:rsidR="00BC1CF8" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>, ….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274C1DF4" w14:textId="56EA826C" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Description du schéma </w:t>
+    <w:p w14:paraId="274C1DF4" w14:textId="56EA826C" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc187916411"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Description du schéma de contrôle</w:t>
       </w:r>
-      <w:r>
-        <w:t>de contrôle</w:t>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="2E25D908" w14:textId="77777777" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00BC1CF8">
+      <w:pPr>
+        <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum les points repris dans le TRA 500)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E25D908" w14:textId="77777777" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="00BC1CF8">
+    <w:p w14:paraId="13EEBCA6" w14:textId="10123800" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00BC1CF8">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(au minimum les points repris dans </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le schéma d'agrément doit définir les opérations de contrôle et d'enregistrement de ceux-ci de manière à couvrir toutes les activités au départ de l'entrée de l'acier, jusqu'à et y </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">le </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>compris  le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24D30">
-[...6 lines deleted...]
-        <w:t>500)</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marquage et l'identification des produits de sorte que la conformité des produits livrés soit garantie et la traçabilité assurée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EEBCA6" w14:textId="10123800" w:rsidR="007868A6" w:rsidRPr="00BC1CF8" w:rsidRDefault="007868A6" w:rsidP="00BC1CF8">
-[...10 lines deleted...]
-    <w:p w14:paraId="28C166D8" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="28C166D8" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3741D4" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="0F3741D4" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50EF0F03" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="50EF0F03" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D03F94" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="25D03F94" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18AA1C78" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="18AA1C78" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB3CFF3" w14:textId="2029C931" w:rsidR="007868A6" w:rsidRPr="00BC1CF8" w:rsidRDefault="007868A6" w:rsidP="002E4517">
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="0AB3CFF3" w14:textId="2029C931" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc187916412"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Organisation et maîtrise du façonnage et contrôle de l'acier pour béton</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="5C5BA449" w14:textId="7DD2B0C4" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="5C5BA449" w14:textId="7DD2B0C4" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Plan reprenant l'implantation des machines avec leur désignation, les zones de stockage, le cheminement des aciers au cours de la production, ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BA786F" w14:textId="77777777" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="42BA786F" w14:textId="77777777" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Description de l'organisation de la production depuis la réception de la commande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AB1418" w14:textId="1DC7FA9B" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="06AB1418" w14:textId="1DC7FA9B" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Contrôle des plans de réception et bordereaux de livraison (données manquantes, ...).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2E810E" w14:textId="1A021AB7" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="6C2E810E" w14:textId="1A021AB7" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Enquête de ce qui n'est pas exécutable ou qui ne respecte pas les normes et qui seront l'objet de dérogations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABBD39E" w14:textId="1429C3E8" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="002E4517">
+    <w:p w14:paraId="6ABBD39E" w14:textId="1429C3E8" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Document autorisant la rédaction de l'ordre de fabrication OF avec remarques si des dérogation(s) ou donnée(s) manquante(s) est/ sont attendue(s). Ce document peut, par exemple, se présenter sous la forme d'une simple fiche qui accompagne les plans et/ou bordereaux de livraison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A76031" w14:textId="55D63FEA" w:rsidR="007868A6" w:rsidRPr="00B24D30" w:rsidRDefault="007868A6" w:rsidP="00BC1CF8">
+    <w:p w14:paraId="49A76031" w14:textId="55D63FEA" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="00BC1CF8">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>… jusqu'à la livraison avec y compris les dérogations qui sont la conséquence de produits non réalisables ou ne respectant pas les prescriptions de normes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E2FD0A" w14:textId="2104D9A9" w:rsidR="007868A6" w:rsidRPr="00BC1CF8" w:rsidRDefault="007868A6" w:rsidP="0026242D">
+    <w:p w14:paraId="78E2FD0A" w14:textId="2104D9A9" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BC1CF8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Modèle d’OF, modèle d'étiquette (éventuellement couleurs différentes).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCA89F9" w14:textId="1E064BE9" w:rsidR="007868A6" w:rsidRPr="00BC1CF8" w:rsidRDefault="007868A6" w:rsidP="0026242D">
+    <w:p w14:paraId="5BCA89F9" w14:textId="1E064BE9" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BC1CF8">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Modèle d'étiquette.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC7F4DA" w14:textId="77777777" w:rsidR="007868A6" w:rsidRDefault="007868A6" w:rsidP="001E6EFD">
+    <w:p w14:paraId="5CC7F4DA" w14:textId="77777777" w:rsidR="007868A6" w:rsidRPr="00D437AD" w:rsidRDefault="007868A6" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BC1CF8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Modèle de bordereau de livraison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1A7A09" w14:textId="5910543D" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
+    <w:p w14:paraId="0A1A7A09" w14:textId="5910543D" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-        <w:sectPr w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidSect="004371B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD2C69E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="001E6EFD" w:rsidRDefault="00F41AC0" w:rsidP="004371B8">
+    <w:p w14:paraId="2DD2C69E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="00D437AD" w:rsidRDefault="00F41AC0" w:rsidP="004371B8">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="076293"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C383212" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRDefault="001E6EFD">
+    <w:p w14:paraId="0C383212" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="076293"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58428D7F" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="58428D7F" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5466C4E5" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="5466C4E5" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B3E6458" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="5B3E6458" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22852BD4" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="22852BD4" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16565813" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="16565813" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="319F5424" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="319F5424" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00DD32CF" w14:textId="097D93E4" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="00DD32CF" w14:textId="097D93E4" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc187916413"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Formation des soudeurs</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="44F2141E" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="44F2141E" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495061C3" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="002D1F7B" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="495061C3" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB68554" w14:textId="3C44497C" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="6AB68554" w14:textId="3C44497C" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc187916414"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Gestion de documents spécifiques</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="6B1D9162" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="6B1D9162" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4792F068" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="4792F068" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DAF6512" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="002D1F7B" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="7DAF6512" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D44FEB" w14:textId="1C1FA35C" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="47D44FEB" w14:textId="1C1FA35C" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc187916415"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Traitement des aciers pour béton non acceptés</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="294DAC7D" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="294DAC7D" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E732CC5" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="002D1F7B" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="5E732CC5" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EBCC066" w14:textId="2177D772" w:rsidR="00083EF7" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="3EBCC066" w14:textId="2177D772" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc187916416"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Procédure de contrôle de l'acier pour béton façonné (en provenance de centrales de ferraillages non BENOR)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="1121BFBA" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D632B0" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="1121BFBA" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C46BF33" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="002D1F7B" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
+    <w:p w14:paraId="0C46BF33" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C77EF2E" w14:textId="1F7A10F1" w:rsidR="00BC1CF8" w:rsidRPr="002D1F7B" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="4C77EF2E" w14:textId="1F7A10F1" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc187916417"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Relevé d'autres assemblages</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="301F9140" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00CB32F7" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
+    <w:p w14:paraId="301F9140" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB32F7">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Description d'éventuels autres assemblages appliqués : clips, fils de ligature, colles, ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2C4606" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="002D1F7B" w:rsidRDefault="00BC1CF8" w:rsidP="002E4517">
+    <w:p w14:paraId="0D2C4606" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="002E4517">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="8105"/>
           <w:tab w:val="left" w:pos="8842"/>
           <w:tab w:val="left" w:pos="9579"/>
           <w:tab w:val="left" w:pos="10315"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C2ECC7" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="32C2ECC7" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D52F62" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="23D52F62" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DF1961C" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="1DF1961C" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CCA50EC" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="3CCA50EC" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BC5238E" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="6BC5238E" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503EBA5B" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="503EBA5B" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B5AA19C" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="7B5AA19C" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C26F4AD" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="3C26F4AD" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4235554A" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="4235554A" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4951BE67" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="4951BE67" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A79428" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="52A79428" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7686FA8A" w14:textId="60024896" w:rsidR="00BC1CF8" w:rsidRPr="002D1F7B" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="7686FA8A" w14:textId="60024896" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc187916418"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Accessoires (hors BENOR)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="5D133CDF" w14:textId="474FF952" w:rsidR="002E4517" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
+    <w:p w14:paraId="5D133CDF" w14:textId="474FF952" w:rsidR="002E4517" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB32F7">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Description des accessoires utilités : manchons, tuyaux, ancrages, moyens de levage, ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A83773" w14:textId="77777777" w:rsidR="002E4517" w:rsidRDefault="002E4517" w:rsidP="002E4517">
+    <w:p w14:paraId="57A83773" w14:textId="77777777" w:rsidR="002E4517" w:rsidRPr="00D437AD" w:rsidRDefault="002E4517" w:rsidP="002E4517">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F9572C" w14:textId="25E886B5" w:rsidR="00BC1CF8" w:rsidRPr="002D1F7B" w:rsidRDefault="002E4517" w:rsidP="001E6EFD">
-[...8 lines deleted...]
-      <w:r w:rsidR="00BC1CF8" w:rsidRPr="002D1F7B">
+    <w:p w14:paraId="27F9572C" w14:textId="201CEF57" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc187916419"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Traitements ultérieurs (hors BENOR)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="2391FF1D" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
+    <w:p w14:paraId="2391FF1D" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB32F7">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Description des différents traitements ultérieurs appliqués</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736EEC6B" w14:textId="0170B2A5" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8">
+    <w:p w14:paraId="736EEC6B" w14:textId="0170B2A5" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AEF884" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="68AEF884" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370DB3C5" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="370DB3C5" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CEB49F" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="24CEB49F" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="167BE6F7" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
+    <w:p w14:paraId="167BE6F7" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="811"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2153DE" w14:textId="68D38AAC" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B24D30">
+    <w:p w14:paraId="1A2153DE" w14:textId="68D38AAC" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc187916420"/>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Description des équipements d'essais et de mesures</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="64FBFA10" w14:textId="054FE515" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="00083EF7">
+    <w:p w14:paraId="64FBFA10" w14:textId="054FE515" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les moyens avec lesquels peuvent être examinés au cours de la fabrication d'un produit pour lequel le façonnier a obtenu l’habilitation à l’usage de la marque BENOR, que les critères de </w:t>
       </w:r>
-      <w:r w:rsidR="00083EF7">
+      <w:r w:rsidR="00083EF7" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24D30">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 500 et de PTV 306 sont respectés; et ceci pour la production complète sous la marque BENOR à partir de l’approvisionnement (matériel BENOR) jusqu'à la livraison du produit façonné, incluant la réception et l'analyse des documents (bordereaux et plans), les dérogations des documents par le façonnier chez son propre client,…</w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>RA 500 et de PTV 306 sont respectés; et ceci pour la production complète sous la marque BENOR à partir de l’approvisionnement (matériel BENOR) jusqu'à la livraison du produit façonné, incluant la réception et l'analyse des documents (bordereaux et plans), les dérogations des documents par le façonnier chez son propre client,…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B52B81" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="31B52B81" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Banc de traction et équipement de mesure pour l'exécution de l'essai de traction ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16856847" w14:textId="66901342" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="16856847" w14:textId="66901342" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Équipement pour le mesurage de la géométrie des verrous ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FE21D2" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="16FE21D2" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Moyen de contrôle pour la détermination du rayon de courbure et de l’angle de pliage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E642758" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="2E642758" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Appareil concernant le contrôle de l'assemblage soudé (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk175233316"/>
-      <w:r w:rsidRPr="00B24D30">
+      <w:bookmarkStart w:id="32" w:name="_Hlk175233316"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:sym w:font="Symbol" w:char="F0C6"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00B24D30">
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">8 sur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24D30">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:sym w:font="Symbol" w:char="F0C6"/>
       </w:r>
-      <w:r w:rsidRPr="00B24D30">
-        <w:t>8 pliage sur mandrin de 20 mm sur soudure au delà de 180°) + enregistrement, identification et conservation des échantillons d'essai</w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>pliage</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur mandrin de 20 mm sur soudure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>au delà</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 180°) + enregistrement, identification et conservation des échantillons d'essai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B821B76" w14:textId="1CFC25E8" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="00083EF7">
+    <w:p w14:paraId="5B821B76" w14:textId="1CFC25E8" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF90484" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="6EF90484" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="498DF76B" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="498DF76B" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17183FE3" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="17183FE3" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753BB192" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00083EF7" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
+    <w:p w14:paraId="753BB192" w14:textId="77777777" w:rsidR="00083EF7" w:rsidRPr="00D437AD" w:rsidRDefault="00083EF7" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E8A5BD5" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
+    <w:p w14:paraId="1E8A5BD5" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AFE117B" w14:textId="4407B14F" w:rsidR="00BC1CF8" w:rsidRPr="00954E35" w:rsidRDefault="00BC1CF8" w:rsidP="00954E35">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B24D30">
+    <w:p w14:paraId="3AFE117B" w14:textId="4407B14F" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc187916421"/>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Description du plan de contrôle concernant les moyens de production</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="3FF16C28" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="3FF16C28" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Exécution des contrôles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCF1785" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="2BCF1785" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Enregistrement des contrôles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C60CC1" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="42C60CC1" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B24D30">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Marquage et identification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1046F92B" w14:textId="18A66C84" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="00083EF7">
+    <w:p w14:paraId="1046F92B" w14:textId="18A66C84" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00083EF7">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9BFCC0" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
+    <w:p w14:paraId="1E9BFCC0" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1575DE6B" w14:textId="3CF1AD8E" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B24D30">
+    <w:p w14:paraId="1575DE6B" w14:textId="3CF1AD8E" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc187916422"/>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Divers</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="65E2759A" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00B24D30" w:rsidRDefault="00BC1CF8" w:rsidP="00BC1CF8">
+    <w:p w14:paraId="65E2759A" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00BC1CF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="8105"/>
           <w:tab w:val="left" w:pos="8842"/>
           <w:tab w:val="left" w:pos="9579"/>
           <w:tab w:val="left" w:pos="10315"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5DE764" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="7E5DE764" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCBA2AD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="7CCBA2AD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5C37D1" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="6C5C37D1" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E8AF1A2" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="3E8AF1A2" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765FE861" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="765FE861" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC8134D" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="5EC8134D" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1051885C" w14:textId="6E51AB5F" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B24D30">
+    <w:p w14:paraId="1051885C" w14:textId="6E51AB5F" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc187916423"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Exemple de fiche d'exécution de contrôle ponctuel à caractère administratif</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="6EBB7C24" w14:textId="67E56577" w:rsidR="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
+    <w:p w14:paraId="6EBB7C24" w14:textId="67E56577" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Date du Contrôle:</w:t>
+        <w:t xml:space="preserve">Date du </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Contrôle:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="66ED19BD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
+    <w:p w14:paraId="66ED19BD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070F7C53" w14:textId="6E635659" w:rsidR="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
+    <w:p w14:paraId="070F7C53" w14:textId="6E635659" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>N° de la commande concernée (PO):</w:t>
+        <w:t>N° de la commande concernée (PO</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1BE0D325" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
+    <w:p w14:paraId="1BE0D325" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30DC5A6C" w14:textId="50F0F337" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
+    <w:p w14:paraId="30DC5A6C" w14:textId="50F0F337" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Responsable de l'objet du contrôle:</w:t>
+        <w:t xml:space="preserve">Responsable de l'objet du </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>contrôle:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1672891A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
+    <w:p w14:paraId="1672891A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31F7C3F4" w14:textId="09F3E0E0" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
+    <w:p w14:paraId="31F7C3F4" w14:textId="09F3E0E0" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Façonnage contrôlé:</w:t>
+        <w:t xml:space="preserve">Façonnage </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>contrôlé:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="547636E3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
+    <w:p w14:paraId="547636E3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3304A170" w14:textId="7CD90300" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
+    <w:p w14:paraId="3304A170" w14:textId="7CD90300" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Résultat du contrôle:</w:t>
+        <w:t xml:space="preserve">Résultat du </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>contrôle:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE5E74C" w14:textId="2EF46776" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="0AE5E74C" w14:textId="2EF46776" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Satisfaisant </w:t>
       </w:r>
-      <w:r w:rsidR="00F269ED">
+      <w:r w:rsidR="00F269ED" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>OK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2805E626" w14:textId="201AE992" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="2805E626" w14:textId="201AE992" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Observation(s) sans non-conformité </w:t>
       </w:r>
-      <w:r w:rsidR="00F269ED">
+      <w:r w:rsidR="00F269ED" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>OK avec copie de la fiche transmises au responsable de l'objet du contrôle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF7C5DA" w14:textId="72173C07" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
+    <w:p w14:paraId="1CF7C5DA" w14:textId="72173C07" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Observation(s) avec non-conformité</w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Observation(s) avec non-</w:t>
       </w:r>
-      <w:r w:rsidR="00F269ED">
-        <w:t xml:space="preserve">  &gt; </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>conformité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidR="00F269ED" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F269ED" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> fiche de non-conformité à annexer à cette fiche avec suivi au responsable de la non-conformité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686E0B3E" w14:textId="2FFD45E0" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
+    <w:p w14:paraId="686E0B3E" w14:textId="2FFD45E0" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001E6EFD">
+      <w:r w:rsidR="001E6EFD" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
-        <w:t xml:space="preserve">Observation(s): </w:t>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Observation(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A3EEB0" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
+    <w:p w14:paraId="30A3EEB0" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C089494" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
+    <w:p w14:paraId="1C089494" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57951FC3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+    <w:p w14:paraId="57951FC3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A8B305A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+    <w:p w14:paraId="3A8B305A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1038C5EA" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
+    <w:p w14:paraId="1038C5EA" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F269ED">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F269ED">
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Date, nom et signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D54CF" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
+    <w:p w14:paraId="6D0D54CF" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="397CE39F" w14:textId="14728280" w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
+    <w:p w14:paraId="397CE39F" w14:textId="14728280" w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidRDefault="00BC1CF8" w:rsidP="00F269ED">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-        <w:sectPr w:rsidR="00BC1CF8" w:rsidRPr="00F269ED" w:rsidSect="004371B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BC1CF8" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311022F4" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="311022F4" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B20FC10" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="1B20FC10" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="580AFBC1" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="580AFBC1" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C78F29A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="2C78F29A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B62E11B" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="0B62E11B" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4F16C9" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="3E4F16C9" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1155459A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
+    <w:p w14:paraId="1155459A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D196A60" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="001E6EFD" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
+    <w:p w14:paraId="3D196A60" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00D437AD" w:rsidRDefault="001E6EFD" w:rsidP="00954E35">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1452"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E0BA572" w14:textId="27C27990" w:rsidR="00F269ED" w:rsidRPr="00E372A5" w:rsidRDefault="00F269ED" w:rsidP="00E372A5">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B24D30">
+    <w:p w14:paraId="6E0BA572" w14:textId="27C27990" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc187916424"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Exemple de fiche de contrôle ponctuel à caractère technique</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15379" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="004371B8" w14:paraId="6A643F12" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="6A643F12" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2367EE" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00F269ED" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="1B2367EE" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>N° de Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D7604D" w14:textId="37C34388" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>N° de Machine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62967350" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Operateur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D2C251" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>N° de commande.   (OF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="707579BC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Repère concerné (sur l'OF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CC191B" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F269ED">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Contrôle du diamètre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EC0BBB" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Contrôle du diamètre</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Contrôle de la qualité et de la provenance de l'acier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378AE67E" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Autres contrôles effectués</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61EC0BBB" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="66B93647" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D632B0">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...79 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Observations (éventuellement fiche de non-conformité)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="004371B8" w14:paraId="30A09181" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="30A09181" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D48A5B" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="22D48A5B" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECC7F5A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="4ECC7F5A" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="163E85AD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="163E85AD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779AF97D" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="779AF97D" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6220BB" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="0F6220BB" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428E6433" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="428E6433" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA6D031" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="6BA6D031" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798DD591" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="798DD591" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51471FEC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="51471FEC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="004371B8" w14:paraId="5A777E02" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="5A777E02" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFAC381" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="1AFAC381" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212AE3D6" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="212AE3D6" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05735686" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="05735686" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CAF4A0" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="34CAF4A0" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69175C77" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="69175C77" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40431FDD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="40431FDD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2A4AEF" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="6A2A4AEF" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73899102" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="73899102" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8CDFED" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="7F8CDFED" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F269ED" w:rsidRPr="004371B8" w14:paraId="6312FA05" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="00F269ED" w:rsidRPr="00D437AD" w14:paraId="6312FA05" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3529F6C2" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="3529F6C2" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25EC36C3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="25EC36C3" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FD98D9" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="71FD98D9" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DDBE03" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="28DDBE03" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCF3242" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="5DCF3242" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C7FE84" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="70C7FE84" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437C0769" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="437C0769" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="083531EC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="083531EC" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC8D7FD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D632B0" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
+          <w:p w14:paraId="7BC8D7FD" w14:textId="77777777" w:rsidR="00F269ED" w:rsidRPr="00D437AD" w:rsidRDefault="00F269ED" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B26E4" w:rsidRPr="004371B8" w14:paraId="3B3A6E9A" w14:textId="77777777" w:rsidTr="00F269ED">
+      <w:tr w:rsidR="008B26E4" w:rsidRPr="00D437AD" w14:paraId="3B3A6E9A" w14:textId="77777777" w:rsidTr="00F269ED">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBE7686" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="0DBE7686" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED5A7F4" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="5ED5A7F4" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45991B19" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="45991B19" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB177A9" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="1DB177A9" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C483F40" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="3C483F40" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAF3E36" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="3AAF3E36" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF26DCA" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="6FF26DCA" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="426AC5DC" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="426AC5DC" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15355CEB" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D632B0" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
+          <w:p w14:paraId="15355CEB" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00F269ED">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CCB2E4B" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="009471F9" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
+    <w:p w14:paraId="3CCB2E4B" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="111CE02E" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
+    <w:p w14:paraId="111CE02E" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31885247" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="008B26E4" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
+    <w:p w14:paraId="31885247" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="008B26E4" w:rsidRPr="008B26E4" w:rsidSect="004371B8">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008B26E4" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4258E9C1" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="4258E9C1" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1CB393" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="3E1CB393" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E8FA71" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="23E8FA71" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="162111AE" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="162111AE" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33552AE7" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="33552AE7" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A7B389" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="08A7B389" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C2D8307" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="0C2D8307" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="621014B1" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00AB3C9D" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
+    <w:p w14:paraId="621014B1" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E9C73CA" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="004371B8" w:rsidRDefault="004371B8" w:rsidP="004371B8">
+    <w:p w14:paraId="1E9C73CA" w14:textId="77777777" w:rsidR="004371B8" w:rsidRPr="00D437AD" w:rsidRDefault="004371B8" w:rsidP="004371B8">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="794"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58C77E41" w14:textId="568DF27C" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00AB3C9D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00435F48">
+    <w:p w14:paraId="58C77E41" w14:textId="568DF27C" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00B31F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc187916425"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Exemple de fiche de non-conformité</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78436CE2" w14:textId="40E28D15" w:rsidR="00435F48" w:rsidRDefault="008B3712" w:rsidP="00435F48">
+    <w:p w14:paraId="78436CE2" w14:textId="40E28D15" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="StandaardDTD"/>
         <w:ind w:left="720" w:firstLine="72"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>CONCERNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB5222C" w14:textId="77777777" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="4DB5222C" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="standaardcenterDTD"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5088"/>
         <w:gridCol w:w="426"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B3712" w14:paraId="07DA946B" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="07DA946B" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38ECC66E" w14:textId="097196F4" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="38ECC66E" w14:textId="097196F4" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Contrôle de la commande</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="-1085837232"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6E8538A2" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="6E8538A2" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w14:paraId="243133F9" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="243133F9" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677C8032" w14:textId="735512BF" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="677C8032" w14:textId="735512BF" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Contrôle de l'ordre de fabrication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="-1315722500"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2E4EE844" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="2E4EE844" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w14:paraId="5E919D96" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="5E919D96" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA3A4F0" w14:textId="02808A24" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="0EA3A4F0" w14:textId="02808A24" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> sur machine</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Contrôle sur machine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="-634251545"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="36FB379F" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="36FB379F" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w14:paraId="44D9C8CD" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="44D9C8CD" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135760A2" w14:textId="0945988E" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="135760A2" w14:textId="0945988E" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> du stockage</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Contrôle du stockage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="-554079198"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1A22D1DD" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="1A22D1DD" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w14:paraId="642148A7" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="642148A7" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71F93F2E" w14:textId="48ADF4BD" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="71F93F2E" w14:textId="48ADF4BD" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Contrôle du bon de livraison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="-514232522"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="01F9B855" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="01F9B855" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w14:paraId="42FF767C" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="42FF767C" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BED1C37" w14:textId="3AD875D6" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="6BED1C37" w14:textId="3AD875D6" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Contrôle du chargement</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="1216538210"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="026049E5" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="026049E5" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w:rsidRPr="00180E65" w14:paraId="7BCBC853" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="7BCBC853" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7157E7" w14:textId="778A24D1" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="5D7157E7" w14:textId="778A24D1" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Fiche de contrôle ponctuel à caractère administratif N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="nl-BE"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="-817268463"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="60461621" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="60461621" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
-                    <w:lang w:val="nl-BE"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:lang w:val="nl-BE"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w:rsidRPr="00180E65" w14:paraId="7EA1486C" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="7EA1486C" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D11E46" w14:textId="64EBD47C" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="53D11E46" w14:textId="64EBD47C" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Fiche de contrôle ponctuel à caractère technique N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="nl-BE"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="1431161286"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="188342AB" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="188342AB" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
-                    <w:lang w:val="nl-BE"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:lang w:val="nl-BE"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B3712" w:rsidRPr="00180E65" w14:paraId="117F8979" w14:textId="77777777" w:rsidTr="008B3712">
+      <w:tr w:rsidR="008B3712" w:rsidRPr="00D437AD" w14:paraId="117F8979" w14:textId="77777777" w:rsidTr="008B3712">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C64612E" w14:textId="78C1198B" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="0C64612E" w14:textId="78C1198B" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="nl-BE"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B3712">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="nl-BE"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> du client</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Plainte du client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="nl-BE"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:id w:val="233832809"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="426" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="01F0E4A0" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+              <w:p w14:paraId="01F0E4A0" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
                 <w:pPr>
                   <w:pStyle w:val="standaardcenterDTD"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
-                    <w:lang w:val="nl-BE"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC05F1">
+                <w:r w:rsidRPr="00D437AD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:lang w:val="nl-BE"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64C9950A" w14:textId="77777777" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="64C9950A" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="standaardcenterDTD"/>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2879"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435F48" w14:paraId="75FAE6C8" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="75FAE6C8" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24678650" w14:textId="0B5AE246" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="24678650" w14:textId="0B5AE246" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° de la commande (OF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32987132" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="32987132" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3B659B" w14:textId="3661C3C1" w:rsidR="00435F48" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="1D3B659B" w14:textId="3661C3C1" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008B3712">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Nom du client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB5A801" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="0AB5A801" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="004371B8" w14:paraId="15F82CE0" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="15F82CE0" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35747E3E" w14:textId="1E5EDF17" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="35747E3E" w14:textId="1E5EDF17" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° du bon de livraison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511BE677" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="511BE677" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36654A2F" w14:textId="01A609B0" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="36654A2F" w14:textId="01A609B0" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom du responsable du contrôle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DBB694" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="66DBB694" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w14:paraId="255AC735" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="255AC735" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE506F" w14:textId="31F1B011" w:rsidR="00435F48" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="6CDE506F" w14:textId="31F1B011" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008B3712">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Date de livraison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C0A1F8" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="27C0A1F8" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24127373" w14:textId="161C42BE" w:rsidR="00435F48" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="24127373" w14:textId="161C42BE" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008B3712">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Date du constat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E3B9C6" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00FC05F1" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="72E3B9C6" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="269913D9" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00CE3A55" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="269913D9" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="794"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-BE"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="004371B8" w14:paraId="30FE3500" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="30FE3500" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="599B2C45" w14:textId="08D37D8C" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="599B2C45" w14:textId="08D37D8C" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="38" w:name="_Hlk175232595"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Description de la non-conformité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="004371B8" w14:paraId="00C32BF6" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="00C32BF6" w14:textId="77777777" w:rsidTr="007B510F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="234403FD" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="234403FD" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0359C33A" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0359C33A" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="25A33208" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25A33208" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:tbl>
-    <w:p w14:paraId="5A7A21AE" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="5A7A21AE" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="794"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435F48" w14:paraId="15427399" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="15427399" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6AFB96" w14:textId="450A5751" w:rsidR="00435F48" w:rsidRPr="00B443E2" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="1A6AFB96" w14:textId="450A5751" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Proposition de mesures correctives</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w14:paraId="5BA80E9A" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="5BA80E9A" w14:textId="77777777" w:rsidTr="007B510F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="315980B6" w14:textId="77777777" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="315980B6" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="51AB8E92" w14:textId="77777777" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51AB8E92" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3D8969AE" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00B443E2" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D8969AE" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59451458" w14:textId="77777777" w:rsidR="00435F48" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="59451458" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="794"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-BE"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="004371B8" w14:paraId="53905487" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="53905487" w14:textId="77777777" w:rsidTr="007B510F">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2A4B1C" w14:textId="5371DB6B" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="008B3712" w:rsidP="007B510F">
+          <w:p w14:paraId="4A2A4B1C" w14:textId="5371DB6B" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="008B3712" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom de la personne habilité</w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C9D">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidR="00AB3C9D" w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B3712">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00D437AD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> à juger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435F48" w:rsidRPr="004371B8" w14:paraId="5AFA9902" w14:textId="77777777" w:rsidTr="007B510F">
+      <w:tr w:rsidR="00435F48" w:rsidRPr="00D437AD" w14:paraId="5AFA9902" w14:textId="77777777" w:rsidTr="007B510F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63079356" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+          <w:p w14:paraId="63079356" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="34AC3158" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34AC3158" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4CEDD469" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="007B510F">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CEDD469" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="007B510F">
             <w:pPr>
               <w:pStyle w:val="STANDAARDbold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5ACCCBE6" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="008B3712" w:rsidRDefault="00435F48" w:rsidP="00435F48">
+    <w:p w14:paraId="5ACCCBE6" w14:textId="77777777" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00435F48" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="standaardcenterDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB71F27" w14:textId="3919969F" w:rsidR="00435F48" w:rsidRPr="00435F48" w:rsidRDefault="00AB3C9D" w:rsidP="00435F48">
+    <w:p w14:paraId="7DB71F27" w14:textId="3919969F" w:rsidR="00435F48" w:rsidRPr="00D437AD" w:rsidRDefault="00AB3C9D" w:rsidP="00435F48">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D437AD">
         <w:rPr>
           <w:rStyle w:val="StandaardDTDChar"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>avis</w:t>
       </w:r>
-      <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
         <w:rPr>
           <w:rStyle w:val="StandaardDTDChar"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
         <w:rPr>
           <w:rStyle w:val="StandaardDTDChar"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:rStyle w:val="StandaardDTDChar"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>favorable</w:t>
       </w:r>
-      <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
           <w:id w:val="943033185"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+          <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
             <w:rPr>
-              <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>defavorable</w:t>
       </w:r>
-      <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+      <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
           <w:id w:val="1131444191"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
+          <w:r w:rsidR="00435F48" w:rsidRPr="00D437AD">
             <w:rPr>
-              <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:lang w:val="fr-BE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="36BC5DB9" w14:textId="4F8441D7" w:rsidR="00954E35" w:rsidRPr="009471F9" w:rsidRDefault="00954E35" w:rsidP="008B26E4">
+    <w:p w14:paraId="36BC5DB9" w14:textId="4F8441D7" w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidRDefault="00954E35" w:rsidP="008B26E4">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00954E35" w:rsidRPr="009471F9" w:rsidSect="004371B8">
+    <w:sectPr w:rsidR="00954E35" w:rsidRPr="00D437AD" w:rsidSect="004371B8">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A21BFBB" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="7D24FBBC" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F58CC7" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="0EDA65B1" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A58E5E" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="0EBF0561" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC096F" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="513E0AB7" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12880,213 +17558,158 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2034563404"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="21E34B94" w14:textId="404CF8D3" w:rsidR="00EF59D1" w:rsidRDefault="00BF72D8" w:rsidP="008B26E4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CB2B976" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="16AF8EEF" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D91513" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="680B2E01" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7252CF" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="25E804CC" w14:textId="77777777" w:rsidR="00600035" w:rsidRPr="008F0642" w:rsidRDefault="00600035" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F42F9AB" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="510CD4EF" w14:textId="77777777" w:rsidR="00600035" w:rsidRDefault="00600035" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BE45C9C" w14:textId="32BE37D4" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE45C9C" w14:textId="5E4B4108" w:rsidR="00EF59D1" w:rsidRDefault="007721B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008F0642">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...59 lines deleted...]
-      </w:drawing>
+      <w:t>Logo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="62C1B92B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+  <w:p w14:paraId="62C1B92B" w14:textId="2954CBC1" w:rsidR="00EF59D1" w:rsidRDefault="000F40D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>façonnier</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B77D0AA" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008F0642">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="769D9400" wp14:editId="37EFD5BA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="769D9400" wp14:editId="37EFD5BA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-354597</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-277495</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2916000" cy="612000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20860"/>
               <wp:lineTo x="21449" y="20860"/>
               <wp:lineTo x="21449" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1492049144" name="Picture 2" descr="A blue and green logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -13118,61 +17741,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E8D1413" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="454802BB" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="153F311F" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008F0642">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="769CD45F" wp14:editId="31772081">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="769CD45F" wp14:editId="31772081">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-846722</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-289527</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2916000" cy="612000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20860"/>
               <wp:lineTo x="21449" y="20860"/>
               <wp:lineTo x="21449" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="63123742" name="Picture 2" descr="A blue and green logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -13204,61 +17827,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="344C20DE" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6795BDBC" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6515A212" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008F0642">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D80A0E4" wp14:editId="37D7F639">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D80A0E4" wp14:editId="37D7F639">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-288925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2916000" cy="612000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20860"/>
               <wp:lineTo x="21449" y="20860"/>
               <wp:lineTo x="21449" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2040655745" name="Picture 2" descr="A blue and green logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -13290,51 +17913,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="09F78135" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="77247A9C" w14:textId="77777777" w:rsidR="004371B8" w:rsidRDefault="004371B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F83D86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0813001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -13624,93 +18247,93 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F057329"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="59BE50A8"/>
+    <w:tmpl w:val="C082C11E"/>
     <w:name w:val="Headings"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
         <w:sz w:val="32"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
         <w:sz w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
@@ -21893,51 +26516,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1640569781">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="254485916">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="837888361">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="868831848">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="129638579">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="487789815">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="64"/>
 </w:numbering>
 </file>
 
 <file path=word/recipientData.xml><?xml version="1.0" encoding="utf-8"?>
-<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="49"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="50"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="51"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="52"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="53"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="54"/>
   </wne:recipientData>
   <wne:recipientData>
@@ -23477,50 +28100,56 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -23737,53 +28366,53 @@
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
 </wne:recipients>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
     <w:query w:val="SELECT * FROM `Coordonnées$`"/>
     <w:viewMergedData/>
     <w:activeRecord w:val="31"/>
     <w:odso>
       <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
       <w:table w:val="Coordonnées$"/>
       <w:src r:id="rId2"/>
       <w:colDelim w:val="9"/>
       <w:type w:val="database"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="ID"/>
         <w:mappedName w:val="Identificateur unique"/>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
@@ -23917,321 +28546,327 @@
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="Service"/>
         <w:mappedName w:val="Service"/>
         <w:column w:val="3"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:recipientData r:id="rId3"/>
     </w:odso>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="129025"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061221C"/>
     <w:rsid w:val="000012A9"/>
     <w:rsid w:val="0001692A"/>
     <w:rsid w:val="000308E6"/>
     <w:rsid w:val="00051BB0"/>
     <w:rsid w:val="000520E5"/>
     <w:rsid w:val="00054041"/>
     <w:rsid w:val="00054EE1"/>
     <w:rsid w:val="00064308"/>
+    <w:rsid w:val="00067FF7"/>
     <w:rsid w:val="000701B8"/>
     <w:rsid w:val="00070DDC"/>
     <w:rsid w:val="00073AB4"/>
     <w:rsid w:val="0007654B"/>
     <w:rsid w:val="00083EF7"/>
     <w:rsid w:val="00095082"/>
     <w:rsid w:val="00095A33"/>
     <w:rsid w:val="00097257"/>
     <w:rsid w:val="00097558"/>
     <w:rsid w:val="000D22E1"/>
     <w:rsid w:val="000D3EDD"/>
     <w:rsid w:val="000D67A2"/>
     <w:rsid w:val="000D7F01"/>
     <w:rsid w:val="000E1FA9"/>
+    <w:rsid w:val="000F40D2"/>
     <w:rsid w:val="0010068B"/>
     <w:rsid w:val="001036B8"/>
     <w:rsid w:val="001113D9"/>
     <w:rsid w:val="00114AB8"/>
     <w:rsid w:val="00131F50"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00141E00"/>
     <w:rsid w:val="001523A7"/>
     <w:rsid w:val="00153448"/>
     <w:rsid w:val="00153D7C"/>
     <w:rsid w:val="00166A46"/>
     <w:rsid w:val="001720CB"/>
     <w:rsid w:val="00172188"/>
     <w:rsid w:val="001721C6"/>
     <w:rsid w:val="00183019"/>
     <w:rsid w:val="00184F0D"/>
     <w:rsid w:val="00197E10"/>
     <w:rsid w:val="001A02B4"/>
     <w:rsid w:val="001A0C38"/>
     <w:rsid w:val="001B1428"/>
     <w:rsid w:val="001B1F74"/>
     <w:rsid w:val="001B44C1"/>
     <w:rsid w:val="001E076B"/>
     <w:rsid w:val="001E6EFD"/>
     <w:rsid w:val="001F3431"/>
     <w:rsid w:val="001F3C67"/>
     <w:rsid w:val="00202FC3"/>
     <w:rsid w:val="00204436"/>
+    <w:rsid w:val="00206327"/>
     <w:rsid w:val="0021129A"/>
     <w:rsid w:val="0022539F"/>
     <w:rsid w:val="00226193"/>
     <w:rsid w:val="00257B67"/>
     <w:rsid w:val="0026072C"/>
     <w:rsid w:val="0026242D"/>
     <w:rsid w:val="00265CC5"/>
     <w:rsid w:val="002712B7"/>
     <w:rsid w:val="00272293"/>
     <w:rsid w:val="0027575D"/>
     <w:rsid w:val="00276BBE"/>
     <w:rsid w:val="00281BF6"/>
     <w:rsid w:val="002913F0"/>
     <w:rsid w:val="002926AA"/>
     <w:rsid w:val="002A3A72"/>
     <w:rsid w:val="002A638E"/>
     <w:rsid w:val="002B294D"/>
     <w:rsid w:val="002B5E93"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D28EC"/>
     <w:rsid w:val="002D30D5"/>
     <w:rsid w:val="002E4517"/>
     <w:rsid w:val="002F301E"/>
     <w:rsid w:val="00301A8D"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="0034761E"/>
     <w:rsid w:val="00350483"/>
     <w:rsid w:val="0035301A"/>
     <w:rsid w:val="00353C0A"/>
     <w:rsid w:val="0035712E"/>
     <w:rsid w:val="0036244D"/>
-    <w:rsid w:val="00365CC5"/>
     <w:rsid w:val="0037342D"/>
     <w:rsid w:val="003755AB"/>
     <w:rsid w:val="00377B6B"/>
     <w:rsid w:val="003821FA"/>
     <w:rsid w:val="0038409C"/>
     <w:rsid w:val="003855FC"/>
     <w:rsid w:val="003918F5"/>
     <w:rsid w:val="00395C8E"/>
     <w:rsid w:val="003B1B01"/>
     <w:rsid w:val="003B5A5D"/>
     <w:rsid w:val="003C1354"/>
     <w:rsid w:val="003F1F10"/>
     <w:rsid w:val="004005E9"/>
     <w:rsid w:val="00414B5A"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415B6C"/>
     <w:rsid w:val="00423F7B"/>
     <w:rsid w:val="00433CBE"/>
     <w:rsid w:val="00435F48"/>
     <w:rsid w:val="004371B8"/>
     <w:rsid w:val="00444EEC"/>
     <w:rsid w:val="00445AA4"/>
+    <w:rsid w:val="00451F6E"/>
     <w:rsid w:val="00474462"/>
     <w:rsid w:val="004954A7"/>
     <w:rsid w:val="004A2EC2"/>
     <w:rsid w:val="004A3E88"/>
     <w:rsid w:val="004A6F7A"/>
     <w:rsid w:val="004A76E2"/>
     <w:rsid w:val="004B267F"/>
     <w:rsid w:val="004C6367"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D3DF1"/>
     <w:rsid w:val="004E032D"/>
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="004F57D9"/>
     <w:rsid w:val="00516F68"/>
-    <w:rsid w:val="00546522"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="00576C33"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
+    <w:rsid w:val="005C00E2"/>
     <w:rsid w:val="005C0F3A"/>
     <w:rsid w:val="005C4698"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F79A9"/>
+    <w:rsid w:val="00600035"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
     <w:rsid w:val="00625A5C"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00644CC3"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
-    <w:rsid w:val="00683637"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00763D49"/>
+    <w:rsid w:val="007721B6"/>
     <w:rsid w:val="00781892"/>
     <w:rsid w:val="00782B16"/>
     <w:rsid w:val="007868A6"/>
     <w:rsid w:val="00791E3A"/>
     <w:rsid w:val="00794D44"/>
     <w:rsid w:val="0079711A"/>
     <w:rsid w:val="00797150"/>
     <w:rsid w:val="007A52CC"/>
     <w:rsid w:val="007B54D9"/>
     <w:rsid w:val="007B6830"/>
     <w:rsid w:val="007B7141"/>
     <w:rsid w:val="007C6590"/>
     <w:rsid w:val="007E2C43"/>
     <w:rsid w:val="007F24F7"/>
     <w:rsid w:val="007F4737"/>
     <w:rsid w:val="007F6A20"/>
     <w:rsid w:val="008012A1"/>
     <w:rsid w:val="008119FB"/>
     <w:rsid w:val="0081461D"/>
     <w:rsid w:val="00825537"/>
     <w:rsid w:val="0082736B"/>
     <w:rsid w:val="008506F2"/>
     <w:rsid w:val="008534B2"/>
     <w:rsid w:val="008706F1"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00883057"/>
     <w:rsid w:val="008A1AE4"/>
     <w:rsid w:val="008B26E4"/>
     <w:rsid w:val="008B3712"/>
     <w:rsid w:val="008B43B9"/>
     <w:rsid w:val="008B7727"/>
     <w:rsid w:val="008D61E9"/>
     <w:rsid w:val="008E19EA"/>
     <w:rsid w:val="008E6C91"/>
     <w:rsid w:val="008F0642"/>
     <w:rsid w:val="008F4E74"/>
     <w:rsid w:val="008F6552"/>
     <w:rsid w:val="00900888"/>
     <w:rsid w:val="0090219A"/>
     <w:rsid w:val="00922D31"/>
     <w:rsid w:val="00923974"/>
     <w:rsid w:val="00933838"/>
     <w:rsid w:val="00934522"/>
     <w:rsid w:val="009360FB"/>
     <w:rsid w:val="009471F9"/>
     <w:rsid w:val="00954E35"/>
     <w:rsid w:val="0096484F"/>
     <w:rsid w:val="00981CF2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="009839CE"/>
+    <w:rsid w:val="0098725B"/>
     <w:rsid w:val="0099566F"/>
     <w:rsid w:val="009A4D9E"/>
     <w:rsid w:val="009B5E32"/>
     <w:rsid w:val="009D700F"/>
     <w:rsid w:val="009F27C3"/>
     <w:rsid w:val="00A05BD9"/>
     <w:rsid w:val="00A223EF"/>
     <w:rsid w:val="00A47C93"/>
     <w:rsid w:val="00A510BD"/>
     <w:rsid w:val="00A521F6"/>
     <w:rsid w:val="00A52A20"/>
     <w:rsid w:val="00A667F6"/>
     <w:rsid w:val="00A724F8"/>
     <w:rsid w:val="00A76F82"/>
     <w:rsid w:val="00A86C0D"/>
     <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA5D84"/>
     <w:rsid w:val="00AB3C9D"/>
     <w:rsid w:val="00AB429B"/>
     <w:rsid w:val="00AC15CB"/>
     <w:rsid w:val="00AC20C1"/>
     <w:rsid w:val="00AC3153"/>
     <w:rsid w:val="00AC6421"/>
     <w:rsid w:val="00AD4D5B"/>
     <w:rsid w:val="00AE6233"/>
     <w:rsid w:val="00AE676A"/>
     <w:rsid w:val="00AE7622"/>
     <w:rsid w:val="00AF686E"/>
     <w:rsid w:val="00B107BE"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B274D4"/>
+    <w:rsid w:val="00B31F92"/>
     <w:rsid w:val="00B35646"/>
     <w:rsid w:val="00B35746"/>
     <w:rsid w:val="00B42A35"/>
     <w:rsid w:val="00B44748"/>
     <w:rsid w:val="00B53378"/>
     <w:rsid w:val="00B57307"/>
     <w:rsid w:val="00B93141"/>
     <w:rsid w:val="00B950A4"/>
     <w:rsid w:val="00B95B28"/>
     <w:rsid w:val="00B9631D"/>
     <w:rsid w:val="00BA13E6"/>
     <w:rsid w:val="00BB04A0"/>
     <w:rsid w:val="00BC1CF8"/>
     <w:rsid w:val="00BD7083"/>
     <w:rsid w:val="00BE1A90"/>
     <w:rsid w:val="00BF3509"/>
     <w:rsid w:val="00BF72D8"/>
     <w:rsid w:val="00C141BA"/>
     <w:rsid w:val="00C16204"/>
     <w:rsid w:val="00C22698"/>
     <w:rsid w:val="00C30818"/>
     <w:rsid w:val="00C407FB"/>
     <w:rsid w:val="00C45120"/>
     <w:rsid w:val="00C5065E"/>
     <w:rsid w:val="00C55B50"/>
@@ -24239,173 +28874,175 @@
     <w:rsid w:val="00C61BFE"/>
     <w:rsid w:val="00C666DA"/>
     <w:rsid w:val="00C7091C"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9467E"/>
     <w:rsid w:val="00C97173"/>
     <w:rsid w:val="00CA45A3"/>
     <w:rsid w:val="00CB123E"/>
     <w:rsid w:val="00CB40DA"/>
     <w:rsid w:val="00CC0800"/>
     <w:rsid w:val="00CD4D54"/>
     <w:rsid w:val="00CD75B3"/>
     <w:rsid w:val="00CE35E2"/>
     <w:rsid w:val="00CE794C"/>
     <w:rsid w:val="00CF1E29"/>
     <w:rsid w:val="00CF7906"/>
     <w:rsid w:val="00D00C90"/>
     <w:rsid w:val="00D02688"/>
     <w:rsid w:val="00D02BD7"/>
     <w:rsid w:val="00D1280F"/>
     <w:rsid w:val="00D149C4"/>
     <w:rsid w:val="00D16843"/>
     <w:rsid w:val="00D16BA7"/>
     <w:rsid w:val="00D304D5"/>
     <w:rsid w:val="00D34007"/>
+    <w:rsid w:val="00D437AD"/>
     <w:rsid w:val="00D43EE4"/>
     <w:rsid w:val="00D505A2"/>
     <w:rsid w:val="00D51889"/>
     <w:rsid w:val="00D544A2"/>
     <w:rsid w:val="00D5532F"/>
     <w:rsid w:val="00D632B0"/>
     <w:rsid w:val="00D72896"/>
     <w:rsid w:val="00D96755"/>
     <w:rsid w:val="00DA17C9"/>
     <w:rsid w:val="00DA4666"/>
     <w:rsid w:val="00DB15C8"/>
     <w:rsid w:val="00DB7E65"/>
     <w:rsid w:val="00DC184E"/>
     <w:rsid w:val="00DC35FA"/>
     <w:rsid w:val="00DD171C"/>
     <w:rsid w:val="00DD4634"/>
     <w:rsid w:val="00DE1D3B"/>
     <w:rsid w:val="00DF77EC"/>
     <w:rsid w:val="00E27281"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33E23"/>
     <w:rsid w:val="00E36F17"/>
     <w:rsid w:val="00E372A5"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E60B81"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E857A3"/>
     <w:rsid w:val="00E915AC"/>
     <w:rsid w:val="00EE657C"/>
     <w:rsid w:val="00EE71AF"/>
     <w:rsid w:val="00EF3101"/>
     <w:rsid w:val="00EF3745"/>
     <w:rsid w:val="00EF59D1"/>
     <w:rsid w:val="00F02439"/>
     <w:rsid w:val="00F24359"/>
     <w:rsid w:val="00F26082"/>
     <w:rsid w:val="00F269ED"/>
     <w:rsid w:val="00F336DF"/>
     <w:rsid w:val="00F33FE2"/>
     <w:rsid w:val="00F41AC0"/>
     <w:rsid w:val="00F45075"/>
     <w:rsid w:val="00F47FDE"/>
     <w:rsid w:val="00F5626A"/>
     <w:rsid w:val="00F7371E"/>
     <w:rsid w:val="00F85A32"/>
     <w:rsid w:val="00F94CCA"/>
     <w:rsid w:val="00FC494A"/>
+    <w:rsid w:val="00FF6149"/>
     <w:rsid w:val="13E3AB7F"/>
     <w:rsid w:val="14481C42"/>
     <w:rsid w:val="14A534B3"/>
     <w:rsid w:val="20EA05EF"/>
     <w:rsid w:val="34A5FF20"/>
     <w:rsid w:val="3DCD71EA"/>
     <w:rsid w:val="3F60FE0D"/>
     <w:rsid w:val="47AF929A"/>
     <w:rsid w:val="4D2C45AD"/>
     <w:rsid w:val="50E4BAD6"/>
     <w:rsid w:val="5726328B"/>
     <w:rsid w:val="5F181C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="129025"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D0EF75F"/>
   <w15:docId w15:val="{642BB23E-E95F-4972-B63E-61430CB2BF35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24425,51 +29062,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24737,102 +29374,100 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00B31F92"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="600"/>
       <w:ind w:left="510" w:hanging="510"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00B31F92"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:after="120"/>
       <w:ind w:left="680" w:hanging="680"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:bCs/>
+      <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1021"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
@@ -25083,87 +29718,87 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:aliases w:val="TitleDTD"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00B31F92"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00B31F92"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:bCs/>
+      <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009360FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
@@ -25791,93 +30426,96 @@
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:noProof/>
       <w:color w:val="076293"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="624"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="624" w:hanging="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="TOC3"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:widowControl/>
@@ -25971,50 +30609,51 @@
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
@@ -30016,61 +34655,57 @@
     <w:link w:val="Style6"/>
     <w:rsid w:val="002B5E93"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="076293"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B950A4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
@@ -30345,239 +34980,287 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3510538f792fbc3f941541070839056f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1999a04268f8df0f515222939e49cfeb" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a7adf8a83c88a2c48dc03c009110d25d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87fdbe548244f1781531013960508ee9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Langue" ma:default="Anglais" ma:internalName="Language">
+    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Taal" ma:default="Engels" ma:internalName="Language">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="Arabe (Arabie saoudite)"/>
-[...39 lines deleted...]
-              <xsd:enumeration value="Vietnamien (Vietnam)"/>
+              <xsd:enumeration value="Arabisch (Saudi-Arabië)"/>
+              <xsd:enumeration value="Bulgaars (Bulgarije)"/>
+              <xsd:enumeration value="Chinees (Hongkong SAR)"/>
+              <xsd:enumeration value="Chinees (China)"/>
+              <xsd:enumeration value="Chinees (Taiwan)"/>
+              <xsd:enumeration value="Kroatisch (Kroatië)"/>
+              <xsd:enumeration value="Tsjechisch (Republiek Tsjechië)"/>
+              <xsd:enumeration value="Deens (Denemarken)"/>
+              <xsd:enumeration value="Nederlands (Nederland)"/>
+              <xsd:enumeration value="Engels"/>
+              <xsd:enumeration value="Estisch (Estland)"/>
+              <xsd:enumeration value="Fins (Finland)"/>
+              <xsd:enumeration value="Frans (Frankrijk)"/>
+              <xsd:enumeration value="Duits (Duitsland)"/>
+              <xsd:enumeration value="Grieks (Griekenland)"/>
+              <xsd:enumeration value="Hebreeuws (Israël)"/>
+              <xsd:enumeration value="Hindi (India)"/>
+              <xsd:enumeration value="Hongaars (Hongarije)"/>
+              <xsd:enumeration value="Indonesisch (Indonesië)"/>
+              <xsd:enumeration value="Italiaans (Italië)"/>
+              <xsd:enumeration value="Japans (Japan)"/>
+              <xsd:enumeration value="Koreaans (Korea)"/>
+              <xsd:enumeration value="Lets (Letland)"/>
+              <xsd:enumeration value="Litouws (Litouwen)"/>
+              <xsd:enumeration value="Maleis (Maleisië)"/>
+              <xsd:enumeration value="Noors (Bokmål) (Noorwegen)"/>
+              <xsd:enumeration value="Pools (Polen)"/>
+              <xsd:enumeration value="Portugees (Brazilië)"/>
+              <xsd:enumeration value="Portugees (Portugal)"/>
+              <xsd:enumeration value="Roemeens (Roemenië)"/>
+              <xsd:enumeration value="Russisch (Rusland)"/>
+              <xsd:enumeration value="Servisch (Latijns) (Servië)"/>
+              <xsd:enumeration value="Slowaaks (Slowakije)"/>
+              <xsd:enumeration value="Sloveens (Sloveens)"/>
+              <xsd:enumeration value="Spaans (Spanje)"/>
+              <xsd:enumeration value="Zweeds (Zweden)"/>
+              <xsd:enumeration value="Thai (Thailand)"/>
+              <xsd:enumeration value="Turks (Turkije)"/>
+              <xsd:enumeration value="Oekraïens (Oekraïne)"/>
+              <xsd:enumeration value="Urdu (Islamitische republiek Pakistan)"/>
+              <xsd:enumeration value="Vietnamees (Vietnam)"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="00148130-9622-4149-9f38-281eb46daef0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Documentdate" ma:index="12" nillable="true" ma:displayName="Document date" ma:format="DateOnly" ma:internalName="Documentdate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Typedocument" ma:index="14" nillable="true" ma:displayName="Type document" ma:format="Dropdown" ma:internalName="Typedocument">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agreement"/>
+          <xsd:enumeration value="Archivage"/>
+          <xsd:enumeration value="Certification decision"/>
+          <xsd:enumeration value="Certification request"/>
+          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="NCF"/>
           <xsd:enumeration value="Procedure"/>
-          <xsd:enumeration value="Validation"/>
-          <xsd:enumeration value="Agreement"/>
           <xsd:enumeration value="Report"/>
           <xsd:enumeration value="Spreadsheet"/>
-          <xsd:enumeration value="Archivage"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Validation"/>
           <xsd:enumeration value="Archivé"/>
-          <xsd:enumeration value="Certification decision"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="Draft"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Statut" ma:index="17" nillable="true" ma:displayName="Statut" ma:format="Dropdown" ma:internalName="Statut">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Valid"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="To modify"/>
           <xsd:enumeration value="To adapt"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="18" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="465f7231-cfce-422f-96f2-b8bd094db431" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{091944bd-7f7b-4627-af9d-c8f5b1809dec}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="27ce0a47-d47b-4f7d-972e-253aa22b71ca">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="13" ma:displayName="Subject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -30622,169 +35305,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0">2024-08-22T22:00:00+00:00</Documentdate>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Frans (Frankrijk)</Language>
+    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
-    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
-[...1 lines deleted...]
-    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Anglais</Language>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C916575-52C4-4DC2-A426-FC38FFE69884}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C6AF25-61AA-47B4-AF8B-6D03F98D74FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PROCERTUS-Document Template_NL</Template>
+  <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>1742</Words>
-  <Characters>9586</Characters>
+  <Words>2217</Words>
+  <Characters>12639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PROCERTUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11306</CharactersWithSpaces>
+  <CharactersWithSpaces>14827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGREEMENT</dc:title>
-  <dc:subject>Façonnier</dc:subject>
+  <dc:subject>Processor</dc:subject>
   <dc:creator>Sammy Gruss, Advanced Excellence Strategies</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Revision">
     <vt:i4>14</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Code">
     <vt:i4>230</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Approval date">
     <vt:lpwstr>01.04.2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Publication month">
     <vt:lpwstr>2024/04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0</vt:lpwstr>